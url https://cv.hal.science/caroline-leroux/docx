--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2060,278 +2060,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine infectious anaemia in Europe: Time to re-examine the efficacy of monitoring and control protocols?</w:t>
+                <w:t xml:space="preserve">Characterization of a novel canine T-cell line established from a spontaneously occurring aggressive T-cell lymphoma with large granular cell morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bolfa</w:t>
+                <w:t xml:space="preserve">C. Bonnefont-Rebeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barbuceanu</w:t>
+                <w:t xml:space="preserve">Corinne Fournel-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Leau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Belluco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.12466⟩</w:t>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192929v1</w:t>
+                <w:t xml:space="preserve">hal-02192918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel canine T-cell line established from a spontaneously occurring aggressive T-cell lymphoma with large granular cell morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine infectious anaemia in Europe: Time to re-examine the efficacy of monitoring and control protocols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournel-Fleury</w:t>
+                <w:t xml:space="preserve">P. Bolfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Ponce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Belluco</w:t>
+                <w:t xml:space="preserve">F. Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Watrelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. E. Leau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 221 (1), pp.12-22. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.140-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imbio.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192918v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steps of Jaagsiekte Sheep Retrovirus-Mediated Cell Transformation Involve the Interaction between Env and the RALBP1 Cellular Protein</w:t>
               </w:r>
@@ -3576,265 +3576,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (119), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09059180.00000311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643158v1</w:t>
+                <w:t xml:space="preserve">hal-02643611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09059180.00000311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643611v1</w:t>
+                <w:t xml:space="preserve">hal-02643158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma. Results of the IFCT-0504-epidemio study</w:t>
               </w:r>
@@ -4034,177 +4034,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667969v1</w:t>
+                <w:t xml:space="preserve">hal-02653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4224,242 +4172,294 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral infections in sheep and the associated diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 76 (1-2), pp.68-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esadk Erhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (6), pp.1478-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.2008/000364-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653525v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
               </w:r>
@@ -6376,51 +6376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrovirus et pathologie comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Chebloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,273 +7580,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
+                <w:t xml:space="preserve">Recherche d'une association potentielle entre exposition aux ovins-caprins et cancer bronchioloalvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Poupy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">D Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C del Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">13e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751288v1</w:t>
+                <w:t xml:space="preserve">hal-02817069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'une association potentielle entre exposition aux ovins-caprins et cancer bronchioloalvéolaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C del Signore</w:t>
+                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817069v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
               </w:r>
@@ -8788,696 +8788,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpk Charles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828306v1</w:t>
+                <w:t xml:space="preserve">hal-02827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lyon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joelle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829842v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rp Charles</w:t>
+                <w:t xml:space="preserve">Rpk Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828490v1</w:t>
+                <w:t xml:space="preserve">hal-02828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827892v1</w:t>
+                <w:t xml:space="preserve">hal-02829842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763152v1</w:t>
+                <w:t xml:space="preserve">hal-02826328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826328v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
               </w:r>
@@ -9673,260 +9673,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérégulation de la prolifération cellulaire au cours de l'adénocarcinome pulmonaire ovin, un modèle de carcinome bronchioloalvéolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826743v1</w:t>
+                <w:t xml:space="preserve">hal-02826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérégulation de la prolifération cellulaire au cours de l'adénocarcinome pulmonaire ovin, un modèle de carcinome bronchioloalvéolaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826354v1</w:t>
+                <w:t xml:space="preserve">hal-02826743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation chromosomique des séquences endogènes du virus JSRV responsable d'un adénocarcinome pulmonaire naturel chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11295,51 +11295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting CLARA-DFKZ-CGE on infection and cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.Inconnu, 2009</w:t>
@@ -11362,273 +11362,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814268v1</w:t>
+                <w:t xml:space="preserve">hal-02822041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822041v1</w:t>
+                <w:t xml:space="preserve">hal-02814268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l’epidermal growth factor receptor au cour de l’adénocarcinome pulmonaire ovin induit par Jaagsiekte Sheep Retrovirus</w:t>
               </w:r>
@@ -11653,51 +11653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11899,51 +11899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11975,269 +11975,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès de la Société Francophone de Thérapie Cellulaire et Génique</w:t>
+              <w:t xml:space="preserve">4e Congrès annuel de la Société Française de Thérapie Cellulaire et Génique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827775v1</w:t>
+                <w:t xml:space="preserve">hal-02827733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès annuel de la Société Française de Thérapie Cellulaire et Génique</w:t>
+              <w:t xml:space="preserve">4e Congrès de la Société Francophone de Thérapie Cellulaire et Génique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827733v1</w:t>
+                <w:t xml:space="preserve">hal-02827775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC LAMP, a new marker of transformed cells in human and ovine bronchoalveolar carcinoma</w:t>
               </w:r>
@@ -12361,64 +12361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of cell proliferation control in ovine pulmonary adenocarcinoma, a model of human bronchioloalveolar carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rp Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12482,77 +12482,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94th AACR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Washington, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,51 +14252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>