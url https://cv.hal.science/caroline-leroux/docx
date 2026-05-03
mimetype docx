--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -992,291 +992,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
+                <w:t xml:space="preserve">Guttural pouch mycosis in horses: An intriguing and mysterious disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
+                <w:t xml:space="preserve">Sara Belluco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zarza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eve.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191888v1</w:t>
+                <w:t xml:space="preserve">hal-02191907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guttural pouch mycosis in horses: An intriguing and mysterious disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Belluco</w:t>
+                <w:t xml:space="preserve">V. Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Segard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Chalabreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (2), pp.75-79. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e019765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eve.12771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191907v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
               </w:r>
@@ -1390,321 +1390,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case report of enzootic nasal adenocarcinoma in &amp;quot;Ouled Djellal&amp;quot; ewe in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Belalmi</w:t>
+                <w:t xml:space="preserve">Nader Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiza Benhamza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ouhida</w:t>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ezine Zebiri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ovj.v8i1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03096586v1</w:t>
+                <w:t xml:space="preserve">hal-01959655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case report of enzootic nasal adenocarcinoma in &amp;quot;Ouled Djellal&amp;quot; ewe in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Chebib</w:t>
+                <w:t xml:space="preserve">Nour El Houda Belalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Louiza Benhamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ouhida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Ezine Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">Open Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/ovj.v8i1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959655v1</w:t>
+                <w:t xml:space="preserve">cirad-03096586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Thoracic Chemo-Hyperthermia for pleural recurrence of thymoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chalabreysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.1-6. </w:t>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocked expression of key genes of the angiogenic pathway in JSRV-induced pulmonary adenocarcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,416 +1922,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Pulmonary lymphangioleiomyomatosis: From pathogenesis to management]</w:t>
+                <w:t xml:space="preserve">Characterization of a novel canine T-cell line established from a spontaneously occurring aggressive T-cell lymphoma with large granular cell morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chebib</w:t>
+                <w:t xml:space="preserve">C. Bonnefont-Rebeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahéra Khouatra</w:t>
+                <w:t xml:space="preserve">Corinne Fournel-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lazor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Frédérique Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Belluco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192905v1</w:t>
+                <w:t xml:space="preserve">hal-02192918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel canine T-cell line established from a spontaneously occurring aggressive T-cell lymphoma with large granular cell morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine infectious anaemia in Europe: Time to re-examine the efficacy of monitoring and control protocols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournel-Fleury</w:t>
+                <w:t xml:space="preserve">P. Bolfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Ponce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Belluco</w:t>
+                <w:t xml:space="preserve">F. Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Watrelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. E. Leau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 221 (1), pp.12-22. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.140-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imbio.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192918v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine infectious anaemia in Europe: Time to re-examine the efficacy of monitoring and control protocols?</w:t>
+                <w:t xml:space="preserve">[Pulmonary lymphangioleiomyomatosis: From pathogenesis to management]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bolfa</w:t>
+                <w:t xml:space="preserve">N. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barbuceanu</w:t>
+                <w:t xml:space="preserve">Chahéra Khouatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Leau</w:t>
+                <w:t xml:space="preserve">R. Lazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.140-142. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (8), pp.718-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.12466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192929v1</w:t>
+                <w:t xml:space="preserve">hal-02192905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steps of Jaagsiekte Sheep Retrovirus-Mediated Cell Transformation Involve the Interaction between Env and the RALBP1 Cellular Protein</w:t>
               </w:r>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the study of transmissible respiratory tumours in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,1067 +2579,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompei Bolfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Catoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903667v1</w:t>
+                <w:t xml:space="preserve">hal-02650848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine infectious anemia and equine infectious anemia virus in 2013: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.9:224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.031⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02646225v1</w:t>
+                <w:t xml:space="preserve">hal-00903667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine infectious anemia and equine infectious anemia virus in 2013: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+                <w:t xml:space="preserve">R. F. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Catoi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. J. Issel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (1-2), pp.181-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02650848v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642718v1</w:t>
+                <w:t xml:space="preserve">hal-02645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidant-antioxidant imbalance in horses infected with equine infectious anaemia virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
+                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2011.08.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643679v1</w:t>
+                <w:t xml:space="preserve">hal-02642718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurez-vous que vous ne payez pas un reliquat pour rien !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidant-antioxidant imbalance in horses infected with equine infectious anaemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Adela Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Damay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanda Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Catoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculteur de l'Aisne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192 (3), pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2011.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648008v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma: results of the IFCT-0504-Epidemio study.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assurez-vous que vous ne payez pas un reliquat pour rien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cadranel</w:t>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Quoix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculteur de l'Aisne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965826v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
+                <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma: results of the IFCT-0504-Epidemio study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+                <w:t xml:space="preserve">Delphine Lutringer-Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Jacques Cadranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Elisabeth Quoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645124v1</w:t>
+                <w:t xml:space="preserve">hal-00965826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,64 +3712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abi Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,64 +3859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Magnin-Lutringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cadranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Quoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.S93</w:t>
@@ -4034,432 +4034,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653525v1</w:t>
+                <w:t xml:space="preserve">hal-02662778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retroviral infections in sheep and the associated diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (1-2), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662778v1</w:t>
+                <w:t xml:space="preserve">hal-02660357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retroviral infections in sheep and the associated diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esadk Erhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (6), pp.1478-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.2008/000364-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02660357v1</w:t>
+                <w:t xml:space="preserve">hal-02667969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.2008/000364-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667969v1</w:t>
+                <w:t xml:space="preserve">hal-02653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo de Las Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,545 +4707,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toll-like receptor 3 (TLR3) : A new marker of canine monocytes-derived dendritic cells (cMo-DC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnefont-Rebeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1-2), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902865v1</w:t>
+                <w:t xml:space="preserve">hal-02661340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico segmentations of lentivirus envelope sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-99⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660412v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico segmentations of lentivirus envelope sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Boissin-Quillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (99), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661850v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 3 (TLR3) : A new marker of canine monocytes-derived dendritic cells (cMo-DC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchal</w:t>
+                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Bernaud</w:t>
+                <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Pin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2007.04.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.534-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661340v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV (jaagsiekte sheep retrovirus) et cancer du poumon associé chez le mouton</w:t>
               </w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,77 +5516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (6), pp.1175-1182. </w:t>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald C. Montelaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka Sublimec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (4), pp.289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,775 +5851,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in right-ventricle biopsy is not predictive of graft survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine Infectious Anemia Virus (EIAV): what has HIV's country cousin got to tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Obadia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Montelaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-2277.2004.tb00455.x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.485-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683403v1</w:t>
+                <w:t xml:space="preserve">hal-00902790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD208/dendritic cell-lysosomal associated membrane protein is a marker of normal and transformed type II pneumocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptosis in right-ventricle biopsy is not predictive of graft survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalabreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Salaun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riesler</w:t>
+                <w:t xml:space="preserve">Françoise Thivolet-Bejui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)63174-4⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (7), pp.362-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-2277.2004.tb00455.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679874v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine Infectious Anemia Virus (EIAV): what has HIV's country cousin got to tell us?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+                <w:t xml:space="preserve">CD208/dendritic cell-lysosomal associated membrane protein is a marker of normal and transformed type II pneumocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Saint-Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Montelaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Riesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35 (4), pp.485-512. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.861-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2004020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)63174-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902790v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution of endogenous jaagsiekte sheep retrovirus proviral sequences in the sheep genome</w:t>
+                <w:t xml:space="preserve">Enhancement of equine infectious anemia virus virulence by identification and removal of suboptimal nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Carlson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Lyon</w:t>
+                <w:t xml:space="preserve">R. Frank Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila J. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette Bishop</w:t>
+                <w:t xml:space="preserve">Sandra L. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vaiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edmond E. Cribiu</w:t>
+                <w:t xml:space="preserve">Nadia N. Ghabrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.77.17.9662-9668.2003⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 313 (2), pp.588-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0042-6822(03)00351-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682815v1</w:t>
+                <w:t xml:space="preserve">hal-02678599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrovirus et pathologie comparée</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromosomal distribution of endogenous jaagsiekte sheep retrovirus proviral sequences in the sheep genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond E. Cribiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (17), pp.9662-9668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.17.9662-9668.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669680v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of equine infectious anemia virus virulence by identification and removal of suboptimal nucleotides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra L. Berger</w:t>
+                <w:t xml:space="preserve">Rétrovirus et pathologie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 156 (4), pp.79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0042-6822(03)00351-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678599v1</w:t>
+                <w:t xml:space="preserve">hal-02669680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient immune suppression of inapparent carriers infected with a principal neutralizing domain-deficient equine infectious anaemia virus induces neutralizing antibodies and lowers steady-state virus replication</w:t>
               </w:r>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of an in vivo pathogenic molecular clone of equine infectious anemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,359 +6966,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel and dynamic evolution of equine infectious anemia virus genomic quasispecies associated with sequential disease cycles in an experimentally infected pony</w:t>
+                <w:t xml:space="preserve">RT-PCR detection of lentiviruses in milk or mammary secretions of sheep or goats from infected flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Montelaro</w:t>
+                <w:t xml:space="preserve">C. Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 71 (12), pp.9627-9639</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (2), pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601234v1</w:t>
+                <w:t xml:space="preserve">hal-01600213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic heterogeneity of small ruminant lentiviruses: existence of heterogeneous populations in sheep and of the same lentiviral genotypes in sheep and goats</w:t>
+                <w:t xml:space="preserve">Novel and dynamic evolution of equine infectious anemia virus genomic quasispecies associated with sequential disease cycles in an experimentally infected pony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Issel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Montelaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 71 (12), pp.9627-9639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s007050050147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506646v1</w:t>
+                <w:t xml:space="preserve">hal-01601234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-PCR detection of lentiviruses in milk or mammary secretions of sheep or goats from infected flocks</w:t>
+                <w:t xml:space="preserve">Genomic heterogeneity of small ruminant lentiviruses: existence of heterogeneous populations in sheep and of the same lentiviral genotypes in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Chastang</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 142 (6), pp.1125-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s007050050147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600213v1</w:t>
+                <w:t xml:space="preserve">hal-01506646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7750,51 +7750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,51 +7884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7953,51 +7953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées du Cancéropole Grand Sud-Ouest, 15-16 octobre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest. FRA., Oct 2008, Montpellier, France</w:t>
@@ -8078,51 +8078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,51 +8328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From OPA-derived type II pneumocytes to JSRV transformation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne del Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cadranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Émergences 2006 « Méthodes et stratégies d’analyse épidémiologiques des maladies émergentes chez le Végétal, l’Animal et l’Homme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
@@ -8667,974 +8667,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Lyon</w:t>
+                <w:t xml:space="preserve">Hétérogénéité génétique des formes exogènes et endogènes de JSRV (Jaagsiekte Sheep RetroVirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762113v1</w:t>
+                <w:t xml:space="preserve">hal-02762904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Lyon M Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire, Société de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Reims, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827892v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rp Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828306v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpk Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829842v1</w:t>
+                <w:t xml:space="preserve">hal-02828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826328v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763152v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire, Société de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Reims, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829510v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité génétique des formes exogènes et endogènes de JSRV (Jaagsiekte Sheep RetroVirus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Croze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9649,504 +9649,504 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762904v1</w:t>
+                <w:t xml:space="preserve">hal-02763152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérégulation de la prolifération cellulaire au cours de l'adénocarcinome pulmonaire ovin, un modèle de carcinome bronchioloalvéolaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ovine Pulmonary Adenocarcinoma: from animal to human lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826354v1</w:t>
+                <w:t xml:space="preserve">hal-02826673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérégulation de la prolifération cellulaire au cours de l'adénocarcinome pulmonaire ovin, un modèle de carcinome bronchioloalvéolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826743v1</w:t>
+                <w:t xml:space="preserve">hal-02826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation chromosomique des séquences endogènes du virus JSRV responsable d'un adénocarcinome pulmonaire naturel chez le mouton</w:t>
+                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827289v1</w:t>
+                <w:t xml:space="preserve">hal-02826743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV infection in sheep: from animal to human lung adenocarcinoma</w:t>
+                <w:t xml:space="preserve">Localisation chromosomique des séquences endogènes du virus JSRV responsable d'un adénocarcinome pulmonaire naturel chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab seminars, Dpt of Molecular Genetics and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pittsburgh, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826240v1</w:t>
+                <w:t xml:space="preserve">hal-02827289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine Pulmonary Adenocarcinoma: from animal to human lung cancer</w:t>
+                <w:t xml:space="preserve">JSRV infection in sheep: from animal to human lung adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Lab seminars, Dpt of Molecular Genetics and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pittsburgh, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826673v1</w:t>
+                <w:t xml:space="preserve">hal-02826240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of field isolates of lentiviruses of small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10971,90 +10971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial pneumonia in horses infected with equine infectious anaemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Catoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vidrighinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II alveolar cells in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11368,77 +11368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11506,51 +11506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,51 +11627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l’epidermal growth factor receptor au cour de l’adénocarcinome pulmonaire ovin induit par Jaagsiekte Sheep Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,329 +11729,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adénocarcinome pulmonaire ovin : de l’animal à l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Rôle et régulation de l'EGFR au cours de l'adénocarcinome pulmonaire ovin induit par JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815601v1</w:t>
+                <w:t xml:space="preserve">hal-02812374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et régulation de l'EGFR au cours de l'adénocarcinome pulmonaire ovin induit par JSRV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adénocarcinome pulmonaire ovin : de l’animal à l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812374v1</w:t>
+                <w:t xml:space="preserve">hal-02815601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,77 +12102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12217,381 +12217,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC LAMP, a new marker of transformed cells in human and ovine bronchoalveolar carcinoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of cell proliferation control in ovine pulmonary adenocarcinoma, a model of human bronchioloalveolar carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827872v1</w:t>
+                <w:t xml:space="preserve">hal-02826625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of cell proliferation control in ovine pulmonary adenocarcinoma, a model of human bronchioloalveolar carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular events during the retrovirus- induced ovine pulmonary adenocarcinoma, an animal model of human bronchioloalveolar cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rp Charles</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Thoracic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">94th AACR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Washington, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826625v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular events during the retrovirus- induced ovine pulmonary adenocarcinoma, an animal model of human bronchioloalveolar cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">DC LAMP, a new marker of transformed cells in human and ovine bronchoalveolar carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th AACR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Washington, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827890v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12622,51 +12622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine infectious anaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious diseases of livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,51 +14252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>