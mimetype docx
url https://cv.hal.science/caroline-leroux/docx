--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -992,719 +992,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guttural pouch mycosis in horses: An intriguing and mysterious disease</w:t>
+                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Belluco</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Segard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawitree Nangola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eve.12771⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191907v1</w:t>
+                <w:t xml:space="preserve">hal-02361065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guttural pouch mycosis in horses: An intriguing and mysterious disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zarza</w:t>
+                <w:t xml:space="preserve">Sara Belluco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chalabreysse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e019765. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.75-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eve.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191888v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
+                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fender</w:t>
+                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">V. Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawitree Nangola</w:t>
+                <w:t xml:space="preserve">L. Chalabreysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e019765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361065v1</w:t>
+                <w:t xml:space="preserve">hal-02191888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case report of enzootic nasal adenocarcinoma in &amp;quot;Ouled Djellal&amp;quot; ewe in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Chebib</w:t>
+                <w:t xml:space="preserve">Nour El Houda Belalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Louiza Benhamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ouhida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Ezine Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">Open Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/ovj.v8i1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959655v1</w:t>
+                <w:t xml:space="preserve">cirad-03096586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case report of enzootic nasal adenocarcinoma in &amp;quot;Ouled Djellal&amp;quot; ewe in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Belalmi</w:t>
+                <w:t xml:space="preserve">Nader Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiza Benhamza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ouhida</w:t>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ezine Zebiri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ovj.v8i1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03096586v1</w:t>
+                <w:t xml:space="preserve">hal-01959655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Thoracic Chemo-Hyperthermia for pleural recurrence of thymoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chalabreysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.1-6. </w:t>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocked expression of key genes of the angiogenic pathway in JSRV-induced pulmonary adenocarcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournel-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Belluco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahéra Khouatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the study of transmissible respiratory tumours in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,1262 +2579,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei Bolfa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.9:224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650848v1</w:t>
+                <w:t xml:space="preserve">hal-00903667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine infectious anemia and equine infectious anemia virus in 2013: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Issel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (1-2), pp.181-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00903667v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine infectious anemia and equine infectious anemia virus in 2013: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompei Bolfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Cook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Issel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornel Catoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 167 (1-2), pp.181-204. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02646225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645124v1</w:t>
+                <w:t xml:space="preserve">hal-02642718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+                <w:t xml:space="preserve">Assurez-vous que vous ne payez pas un reliquat pour rien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8</w:t>
+              <w:t xml:space="preserve">Agriculteur de l'Aisne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidant-antioxidant imbalance in horses infected with equine infectious anaemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Adela Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela Pintea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sanda Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Catoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 192 (3), pp.449-454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2011.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2011.08.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurez-vous que vous ne payez pas un reliquat pour rien !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma: results of the IFCT-0504-Epidemio study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lutringer-Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+                <w:t xml:space="preserve">Jacques Cadranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Damay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Quoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculteur de l'Aisne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648008v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma: results of the IFCT-0504-Epidemio study.</w:t>
+                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lutringer-Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cadranel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Quoix</w:t>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37889. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965826v1</w:t>
+                <w:t xml:space="preserve">hal-02645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643611v1</w:t>
+                <w:t xml:space="preserve">hal-02643158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (119), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09059180.00000311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643158v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional exposure to goats increases the risk of pneumonic-type lung adenocarcinoma. Results of the IFCT-0504-epidemio study</w:t>
               </w:r>
@@ -3859,64 +3859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Magnin-Lutringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cadranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Quoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.S93</w:t>
@@ -4034,432 +4034,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662778v1</w:t>
+                <w:t xml:space="preserve">hal-02653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retroviral infections in sheep and the associated diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esadk Erhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (6), pp.1478-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.2008/000364-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660357v1</w:t>
+                <w:t xml:space="preserve">hal-02667969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ruminant lentivirus proviral sequences from wild ibexes in contact with domestic goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02667969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retroviral infections in sheep and the associated diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (1-2), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653525v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo de Las Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,545 +4707,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 3 (TLR3) : A new marker of canine monocytes-derived dendritic cells (cMo-DC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonnefont-Rebeix</w:t>
+                <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marchal</w:t>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Bernaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2007.04.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.534-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661340v1</w:t>
+                <w:t xml:space="preserve">hal-02661850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico segmentations of lentivirus envelope sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Boissin-Quillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (99), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902865v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico segmentations of lentivirus envelope sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-99⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660412v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Toll-like receptor 3 (TLR3) : A new marker of canine monocytes-derived dendritic cells (cMo-DC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnefont-Rebeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jacquier</w:t>
+                <w:t xml:space="preserve">Janine Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lyon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1-2), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2007.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV (jaagsiekte sheep retrovirus) et cancer du poumon associé chez le mouton</w:t>
               </w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,77 +5516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (6), pp.1175-1182. </w:t>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald C. Montelaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka Sublimec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (4), pp.289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,775 +5851,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine Infectious Anemia Virus (EIAV): what has HIV's country cousin got to tell us?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptosis in right-ventricle biopsy is not predictive of graft survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalabreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Montelaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thivolet-Bejui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2004020⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (7), pp.362-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-2277.2004.tb00455.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902790v1</w:t>
+                <w:t xml:space="preserve">hal-02683403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in right-ventricle biopsy is not predictive of graft survival</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD208/dendritic cell-lysosomal associated membrane protein is a marker of normal and transformed type II pneumocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Thivolet-Bejui</w:t>
+                <w:t xml:space="preserve">Bruno Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Saint-Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-2277.2004.tb00455.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.861-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)63174-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683403v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD208/dendritic cell-lysosomal associated membrane protein is a marker of normal and transformed type II pneumocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Pacheco</w:t>
+                <w:t xml:space="preserve">Equine Infectious Anemia Virus (EIAV): what has HIV's country cousin got to tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Riesler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Montelaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 164 (3), pp.861-871. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.485-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)63174-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679874v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of equine infectious anemia virus virulence by identification and removal of suboptimal nucleotides</w:t>
+                <w:t xml:space="preserve">Chromosomal distribution of endogenous jaagsiekte sheep retrovirus proviral sequences in the sheep genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Frank Cook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheila J. Cook</w:t>
+                <w:t xml:space="preserve">Jonathan Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra L. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Jeanette Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia N. Ghabrial</w:t>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond E. Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0042-6822(03)00351-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (17), pp.9662-9668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.17.9662-9668.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678599v1</w:t>
+                <w:t xml:space="preserve">hal-02682815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution of endogenous jaagsiekte sheep retrovirus proviral sequences in the sheep genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétrovirus et pathologie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 156 (4), pp.79-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682815v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrovirus et pathologie comparée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+                <w:t xml:space="preserve">Enhancement of equine infectious anemia virus virulence by identification and removal of suboptimal nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frank Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila J. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra L. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia N. Ghabrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 313 (2), pp.588-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0042-6822(03)00351-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669680v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient immune suppression of inapparent carriers infected with a principal neutralizing domain-deficient equine infectious anaemia virus induces neutralizing antibodies and lowers steady-state virus replication</w:t>
               </w:r>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of an in vivo pathogenic molecular clone of equine infectious anemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,359 +6966,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-PCR detection of lentiviruses in milk or mammary secretions of sheep or goats from infected flocks</w:t>
+                <w:t xml:space="preserve">Novel and dynamic evolution of equine infectious anemia virus genomic quasispecies associated with sequential disease cycles in an experimentally infected pony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Issel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lerondelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
+                <w:t xml:space="preserve">R. C. Montelaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28 (2), pp.115-121</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 71 (12), pp.9627-9639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600213v1</w:t>
+                <w:t xml:space="preserve">hal-01601234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel and dynamic evolution of equine infectious anemia virus genomic quasispecies associated with sequential disease cycles in an experimentally infected pony</w:t>
+                <w:t xml:space="preserve">Genomic heterogeneity of small ruminant lentiviruses: existence of heterogeneous populations in sheep and of the same lentiviral genotypes in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. C. Montelaro</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 142 (6), pp.1125-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s007050050147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601234v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic heterogeneity of small ruminant lentiviruses: existence of heterogeneous populations in sheep and of the same lentiviral genotypes in sheep and goats</w:t>
+                <w:t xml:space="preserve">RT-PCR detection of lentiviruses in milk or mammary secretions of sheep or goats from infected flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Greenland</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (2), pp.115-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506646v1</w:t>
+                <w:t xml:space="preserve">hal-01600213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7750,51 +7750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7845,90 +7845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Torresilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7953,51 +7953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées du Cancéropole Grand Sud-Ouest, 15-16 octobre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest. FRA., Oct 2008, Montpellier, France</w:t>
@@ -8078,51 +8078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,51 +8328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From OPA-derived type II pneumocytes to JSRV transformation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne del Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cadranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Émergences 2006 « Méthodes et stratégies d’analyse épidémiologiques des maladies émergentes chez le Végétal, l’Animal et l’Homme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
@@ -8667,974 +8667,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité génétique des formes exogènes et endogènes de JSRV (Jaagsiekte Sheep RetroVirus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Croze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762904v1</w:t>
+                <w:t xml:space="preserve">hal-02827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jf Lyon M Mornex</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire, Société de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Reims, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829510v1</w:t>
+                <w:t xml:space="preserve">hal-02829842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpk Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828490v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762113v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828306v1</w:t>
+                <w:t xml:space="preserve">hal-02762113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829842v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827892v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV (Jaagsiekte Sheep RetroVirus) and its endogenous counterpart, enJSRV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Lyon M Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome-wide serach for human-specific retrotransposon integrations and their insertion polymorphisms in human populations, INTAS 01-0759, 3rd meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire, Société de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Reims, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826328v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d'expression protéique au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité génétique des formes exogènes et endogènes de JSRV (Jaagsiekte Sheep RetroVirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chastang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9649,163 +9649,163 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763152v1</w:t>
+                <w:t xml:space="preserve">hal-02762904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine Pulmonary Adenocarcinoma: from animal to human lung cancer</w:t>
+                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826673v1</w:t>
+                <w:t xml:space="preserve">hal-02826743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérégulation de la prolifération cellulaire au cours de l'adénocarcinome pulmonaire ovin, un modèle de carcinome bronchioloalvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rp Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9850,303 +9850,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIAV (Equine Infectious Anemia Virus): lessons from the old cousin of HIV</w:t>
+                <w:t xml:space="preserve">Localisation chromosomique des séquences endogènes du virus JSRV responsable d'un adénocarcinome pulmonaire naturel chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826743v1</w:t>
+                <w:t xml:space="preserve">hal-02827289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation chromosomique des séquences endogènes du virus JSRV responsable d'un adénocarcinome pulmonaire naturel chez le mouton</w:t>
+                <w:t xml:space="preserve">JSRV infection in sheep: from animal to human lung adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Lab seminars, Dpt of Molecular Genetics and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pittsburgh, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827289v1</w:t>
+                <w:t xml:space="preserve">hal-02826240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV infection in sheep: from animal to human lung adenocarcinoma</w:t>
+                <w:t xml:space="preserve">Ovine Pulmonary Adenocarcinoma: from animal to human lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab seminars, Dpt of Molecular Genetics and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pittsburgh, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Virology Seminar, Institute of Veterinary Virology Faculty of Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berne, Switzerland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826240v1</w:t>
+                <w:t xml:space="preserve">hal-02826673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of field isolates of lentiviruses of small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10594,273 +10594,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVINE β-ENDOGENOUS RETROVIRUSES : FROM INTEGRATION TO COPY-SPECIFIC TRANSCRIPTION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Diversity of b-retroviruses causing respiratory cancers in small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riocreux-Verney Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727987v1</w:t>
+                <w:t xml:space="preserve">hal-04727924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of b-retroviruses causing respiratory cancers in small ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riocreux-Verney Benjamin</w:t>
+                <w:t xml:space="preserve">OVINE β-ENDOGENOUS RETROVIRUSES : FROM INTEGRATION TO COPY-SPECIFIC TRANSCRIPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727924v1</w:t>
+                <w:t xml:space="preserve">hal-04727987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of β-retroviruses causing respiratory cancers in small ruminants</w:t>
               </w:r>
@@ -10971,90 +10971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial pneumonia in horses infected with equine infectious anaemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompei Florin Bolfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Catoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vidrighinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II alveolar cells in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,316 +11362,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822041v1</w:t>
+                <w:t xml:space="preserve">hal-02814268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814268v1</w:t>
+                <w:t xml:space="preserve">hal-02822041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l’epidermal growth factor receptor au cour de l’adénocarcinome pulmonaire ovin induit par Jaagsiekte Sheep Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,329 +11729,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et régulation de l'EGFR au cours de l'adénocarcinome pulmonaire ovin induit par JSRV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adénocarcinome pulmonaire ovin : de l’animal à l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812374v1</w:t>
+                <w:t xml:space="preserve">hal-02815601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adénocarcinome pulmonaire ovin : de l’animal à l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Rôle et régulation de l'EGFR au cours de l'adénocarcinome pulmonaire ovin induit par JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815601v1</w:t>
+                <w:t xml:space="preserve">hal-02812374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,77 +12102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12217,381 +12217,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of cell proliferation control in ovine pulmonary adenocarcinoma, a model of human bronchioloalveolar carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC LAMP, a new marker of transformed cells in human and ovine bronchoalveolar carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826625v1</w:t>
+                <w:t xml:space="preserve">hal-02827872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular events during the retrovirus- induced ovine pulmonary adenocarcinoma, an animal model of human bronchioloalveolar cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of cell proliferation control in ovine pulmonary adenocarcinoma, a model of human bronchioloalveolar carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rp Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th AACR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Washington, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827890v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC LAMP, a new marker of transformed cells in human and ovine bronchoalveolar carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Salaun</w:t>
+                <w:t xml:space="preserve">Molecular events during the retrovirus- induced ovine pulmonary adenocarcinoma, an animal model of human bronchioloalveolar cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Thoracic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Seattle, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">94th AACR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Washington, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827872v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12622,51 +12622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine infectious anaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious diseases of livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,51 +14252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rebaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0348-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Chiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonck L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Belalmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoune Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ouhida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30466/vrf.2019.107160.2549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03096586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Belalmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Benhamza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezine Zebiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ovj.v8i1.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.02.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolfa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbuceanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Leau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Cook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Issel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cappe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Florin Bolfa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Pintea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Andrei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2011.08.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6F4B0LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Quoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037889" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Magnin-Lutringer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minardi Cruz Juliano Cezar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mornex" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esadk Erhouma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000364-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.12.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB04GZQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oevermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281.150.6.297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boissin-Quillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-99" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bernaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X7P76C6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi K. Craigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Sturgeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila J. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Issel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.09.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Montelaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Sublimec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Obadia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2004.tb00455.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Saint-Vis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pacheco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riesler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)63174-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Montelaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carlson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bishop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.17.9662-9668.2003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Ghabrial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6822(03)00351-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Craigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Howe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Steckbeck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabib" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00019501-200002000-00008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Lichtenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Montelaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050147" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1X3GKL43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerondelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magnin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Signore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Troislouches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Davoust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Launay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Croze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1996.12.427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vidrighinescu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273493.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freymond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salaun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isaac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck R. Cook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Detection-of-Animal-Viral-Pathogens/Liu/9781498700368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Cador&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Montelaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Demartini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Palmarini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=ISI:000181051300009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>