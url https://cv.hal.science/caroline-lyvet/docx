--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -313,77 +313,605 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’un passé lointain : Histoire nationale et identité dans le roman historique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2020, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (10), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2018, Arras, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 (3), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 (3), 2020, Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Histoire et fiction : le roman contemporain sur l’Espagne du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (2), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2014, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 23, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.25206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -412,384 +940,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, À la recherche d’un passé lointain : histoire nationale et identité dans le roman historique contemporain, 2 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre moments d’Histoire et scènes de comedias. Écrire la vie de Lope de Vega ou la biographie romancée Lope. La furia del Fénix de Blas Malo (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin hors du cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge d'or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ville hispanique et paysage, partie "Paysage", n°10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agedor.1410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre entre Histoire, fiction et création littéraire autour du Quichotte apocryphe de 1614 : le roman Ladrones de tinta (2004) d’Alfonso Mateo-Sagasta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La représentation du héros médiéval dans le roman historique espagnol contemporain : le cas du Cid de José Luis Corral (El Cid, 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Entre histoire et fiction : Le roman historique contemporain sur l’Espagne du Moyen Âge à nos jours, 2 (2)</w:t>
+              <w:t xml:space="preserve">, 2017, Entre histoire et fiction : le roman historique contemporain sur l'Espagne, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587165v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du héros médiéval dans le roman historique espagnol contemporain : le cas du Cid de José Luis Corral (El Cid, 2000)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rencontre entre Histoire, fiction et création littéraire autour du Quichotte apocryphe de 1614 : le roman Ladrones de tinta (2004) d’Alfonso Mateo-Sagasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Voinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Entre histoire et fiction : le roman historique contemporain sur l'Espagne, 2 (2)</w:t>
+              <w:t xml:space="preserve">, 2017, Entre histoire et fiction : Le roman historique contemporain sur l’Espagne du Moyen Âge à nos jours, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730354v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -808,820 +1336,292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Voinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-spania.25210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ¿Uno es escribir como poeta; otro como historiador? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge d'or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Au cœur des savoirs : dialogue entre fiction dans le monde hispanique aux xvie-xviie siècles, n°8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agedor.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blancs des Nouvelles Exemplaires ou comment &amp;quot; récréer [les yeux] corporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Discours autoritaires et résistances aux XXe et XXIe siècles, 6, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00756537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épisodes de course et de captivité barbaresques dans le roman espagnol du premier tiers du XVIIe siècle : un tableau synoptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet CORSO [En Ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La guerre de course en récits (XVIe-XVIIIes) : Terrains, corpus, séries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590922v1</w:t>
-              </w:r>
-[...526 lines deleted...]
-                <w:t xml:space="preserve">hal-03771277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1909,165 +1909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en marge : références et citations en lisière du texte dans l'œuvre hagiographique de l'Aragonaise Ana Francisca Abarca de Bolea (1602-1685)</w:t>
+                <w:t xml:space="preserve">Figures de séductrices chez un romancier et une nouvelliste du Siècle d'or espagnol : Sens et enjeux d'une inversion des rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Formes, conceptions et significations des marges en littérature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Artois; Textes et cultures, Jun 2015, Arras, France</w:t>
+              <w:t xml:space="preserve">Genre et transgression : par-delà les injonctions, un défi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp. 293-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590662v1</w:t>
+                <w:t xml:space="preserve">hal-03586737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures de séductrices chez un romancier et une nouvelliste du Siècle d'or espagnol : Sens et enjeux d'une inversion des rôles</w:t>
+                <w:t xml:space="preserve">Écrire en marge : références et citations en lisière du texte dans l'œuvre hagiographique de l'Aragonaise Ana Francisca Abarca de Bolea (1602-1685)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lyvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et transgression : par-delà les injonctions, un défi ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp. 293-306</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Formes, conceptions et significations des marges en littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois; Textes et cultures, Jun 2015, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586737v1</w:t>
+                <w:t xml:space="preserve">hal-03590662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de course en Méditerranée dans quelques ouvrages de fiction en prose du XVIIe siècle</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lyvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588740v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rochwert-Zuili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.1410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03733930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03585715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON30060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lyvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588740v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rochwert-Zuili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03733930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.1410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03585715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON30060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>