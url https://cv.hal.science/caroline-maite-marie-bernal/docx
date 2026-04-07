--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -356,451 +356,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
+                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628402v1</w:t>
+                <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Philippe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148999v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,51 +808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogrette Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -903,77 +903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,90 +1089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of School Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1191,334 +1191,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
+                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of School Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628186v1</w:t>
+                <w:t xml:space="preserve">hal-03106123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
+                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of School Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.454 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josh.13022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106123v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,330 +1537,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School-Based Multicomponent Intervention to Promote Physical Activity and Reduce Sedentary Time of Disadvantaged Children Aged 6-10 Years: Protocol for a Randomized Controlled Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/17815⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628216v1</w:t>
+                <w:t xml:space="preserve">hal-02456751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions en école primaire pour promouvoir l’activité physique et diminuer le temps sédentaire : bilan des expériences vécues par des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">School-Based Multicomponent Intervention to Promote Physical Activity and Reduce Sedentary Time of Disadvantaged Children Aged 6-10 Years: Protocol for a Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.e17815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/17815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105811v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventions en école primaire pour promouvoir l’activité physique et diminuer le temps sédentaire : bilan des expériences vécues par des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456751v1</w:t>
+                <w:t xml:space="preserve">hal-03105811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1999,77 +1999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2PASS-4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,77 +2306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity as a protective factor against deficit in emotional regulation in adult ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,515 +2499,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106488v1</w:t>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106483v1</w:t>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+                <w:t xml:space="preserve">hal-03106488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+                <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,64 +3064,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,77 +3211,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3319,90 +3319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordanas doctorales de Campus Iberus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,90 +3440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I congreso Internacional en Ciencias de la Salud y del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,51 +3593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les émotions au quotidien des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3899,51 +3899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03105805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03105805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>