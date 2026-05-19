--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -356,451 +356,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Philippe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148999v1</w:t>
+                <w:t xml:space="preserve">hal-04628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628402v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,51 +808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogrette Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -903,77 +903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,90 +1089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of School Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1210,77 +1210,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,77 +1331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of School Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91, pp.454 - 462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,77 +1448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,330 +1537,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventions en école primaire pour promouvoir l’activité physique et diminuer le temps sédentaire : bilan des expériences vécues par des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456751v1</w:t>
+                <w:t xml:space="preserve">hal-03105811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School-Based Multicomponent Intervention to Promote Physical Activity and Reduce Sedentary Time of Disadvantaged Children Aged 6-10 Years: Protocol for a Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.e17815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/17815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions en école primaire pour promouvoir l’activité physique et diminuer le temps sédentaire : bilan des expériences vécues par des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105811v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1999,77 +1999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2PASS-4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,77 +2306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity as a protective factor against deficit in emotional regulation in adult ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,515 +2499,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+                <w:t xml:space="preserve">hal-03106488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+                <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106488v1</w:t>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106483v1</w:t>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,64 +3064,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,77 +3211,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3319,90 +3319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordanas doctorales de Campus Iberus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,90 +3440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I congreso Internacional en Ciencias de la Salud y del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,51 +3593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les émotions au quotidien des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3899,51 +3899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03105805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03105805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>