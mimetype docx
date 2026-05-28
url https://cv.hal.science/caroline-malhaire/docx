--- v0 (2026-05-04)
+++ v1 (2026-05-28)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttreatment MRI to Predict Pathologic Complete Response of Triple-Negative Breast Cancer to Neoadjuvant Chemoimmunotherapy</w:t>
+                <w:t xml:space="preserve">Predicting axillary residual disease after neoadjuvant therapy in breast cancer using baseline MRI and ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgun Umay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cockenpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatine Selhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toulsie Ramtohul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lounes Djerroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 316 (1), </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.243824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-11408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237174v1</w:t>
+                <w:t xml:space="preserve">hal-05029244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting axillary residual disease after neoadjuvant therapy in breast cancer using baseline MRI and ultrasound</w:t>
+                <w:t xml:space="preserve">Therapeutic advances and molecular insights in low-grade serous ovarian carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayan Kabirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bello-Roufai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatine Selhane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toulsie Ramtohul</w:t>
+                <w:t xml:space="preserve">Virginie Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-11408-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029244v1</w:t>
+                <w:t xml:space="preserve">hal-05512604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic advances and molecular insights in low-grade serous ovarian carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posttreatment MRI to Predict Pathologic Complete Response of Triple-Negative Breast Cancer to Neoadjuvant Chemoimmunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulsie Ramtohul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Kabirian</w:t>
+                <w:t xml:space="preserve">Derek Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Justine Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bello-Roufai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Malhaire</w:t>
+                <w:t xml:space="preserve">Maxime Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huchet</w:t>
+                <w:t xml:space="preserve">Lounes Djerroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.243824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512604v1</w:t>
+                <w:t xml:space="preserve">hal-05237174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Pretreatment Perfusion MRIu2013based Intratumoral Heterogeneity to Predict Pathologic Response of Triple-Negative Breast Cancer to Neoadjuvant Chemoimmunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulsie Ramtohul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Lepagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Magnetic Resonance Image Analysis for Surgeons Using Virtual Reality: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the added value of pretherapeutic MR descriptors in predicting breast cancer pathologic complete response to neoadjuvant chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatine Selhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Judith Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cockenpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.e241608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Servois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Kobeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59, pp.42-48. </w:t>
@@ -2545,51 +2545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Prediction of Complete Response to Neoadjuvant Chemotherapy in Breast Cancer by Breast MRI : Contributions of Semantic Descriptors, Radiomics, and Segmentation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université Paris-Saclay, 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025UPAST006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2785,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Lollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Spriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Djerroudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.243824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kabirian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bello-Roufai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lepagney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sauge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.240575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vanoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dubot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Timperi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39383-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05031346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Sanharawi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Journo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Farkhondeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbag-Sfez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2021.109826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02472974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin-Naggara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Poncelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jalaguier-Coudray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Guerra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.19896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.7554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortelano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ha Dao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-111659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mallon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GOX.0b013e318298e026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Servois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.08.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claudine Sorgho-Lougue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kobeiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2006.01.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K69D54X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04931114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPAST006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kabirian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bello-Roufai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.11.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Lollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Spriet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Djerroudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.243824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lepagney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sauge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.240575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vanoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dubot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Timperi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39383-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05031346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Sanharawi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Journo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Farkhondeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbag-Sfez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2021.109826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02472974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin-Naggara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Poncelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jalaguier-Coudray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Guerra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.19896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ohayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2019.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.7554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortelano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ha Dao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-111659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mallon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GOX.0b013e318298e026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Servois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.08.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claudine Sorgho-Lougue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kobeiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2006.01.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K69D54X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04931114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPAST006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>