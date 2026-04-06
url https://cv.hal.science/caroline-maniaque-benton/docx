--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1023,209 +1023,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique de l’article « Déphasages » de Stanislaus von Moos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écosystème éditorial des revues d'architecture, d'urbanisme et de paysage : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/craup.4483⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111648v1</w:t>
+                <w:t xml:space="preserve">hal-04478687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écosystème éditorial des revues d'architecture, d'urbanisme et de paysage : enjeux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture critique de l’article « Déphasages » de Stanislaus von Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478687v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres comme corpus : Harriet Pattison, Our Days Are Like Full Years. A Memoir with Letters from Louis Kahn</w:t>
               </w:r>
@@ -3017,173 +3017,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Connections: Learning From Penn</w:t>
+                <w:t xml:space="preserve">French Connections: Learning from Penn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter L. Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histories of Architecture Education in The United States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.114-121, 2023</w:t>
+              <w:t xml:space="preserve">Forming the Architect: Histories of Architecture Education in the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.114-122, 2023, 9781032223155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299977v1</w:t>
+                <w:t xml:space="preserve">hal-05186225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Connections: Learning from Penn</w:t>
+                <w:t xml:space="preserve">French Connections: Learning From Penn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter L. Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forming the Architect: Histories of Architecture Education in the United States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.114-122, 2023, 9781032223155</w:t>
+              <w:t xml:space="preserve">Histories of Architecture Education in The United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.114-121, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186225v1</w:t>
+                <w:t xml:space="preserve">hal-04299977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai 68 in France and Architectural Education</w:t>
               </w:r>
@@ -3610,100 +3610,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande halle comme expérience pédagogique à l’échelle 1</w:t>
+                <w:t xml:space="preserve">Le voyage américain et la scène wrightienne, 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
+              <w:t xml:space="preserve">Anne-Laure Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écoles d’architecture en France depuis 1950. Architectures manifestes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MétisPresses, pp.221-230, 2018</w:t>
+              <w:t xml:space="preserve">Hervé Baley &amp; Dominique Zimbacca, Architectes- Pour une autre modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux-Dits, pp.26-35, 2018, 9782362191619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300287v1</w:t>
+                <w:t xml:space="preserve">hal-03112688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter, lire opérer et montrer les manières de faire : quelques exemples pédagogiques favorisant la production éditoriale de manuels</w:t>
               </w:r>
@@ -3756,100 +3756,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage américain et la scène wrightienne, 1950-1970</w:t>
+                <w:t xml:space="preserve">La grande halle comme expérience pédagogique à l’échelle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Laure Sol. </w:t>
+              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hervé Baley &amp; Dominique Zimbacca, Architectes- Pour une autre modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lieux-Dits, pp.26-35, 2018, 9782362191619</w:t>
+              <w:t xml:space="preserve">Les écoles d’architecture en France depuis 1950. Architectures manifestes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.221-230, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112688v1</w:t>
+                <w:t xml:space="preserve">hal-04300287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage américain et la scène wrightienne, 1950-1970</w:t>
               </w:r>
@@ -5015,51 +5015,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal for the Study of Architecture, Urbanism and Landscape. A compendium 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,77 +5214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et les revues aujourd’hui en architecture, urbanisme et paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,100 +5309,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Journals and Research in Architecture, Urban Planning and Landscape Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (13), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186287v1</w:t>
@@ -5876,51 +5876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5665850"/>
+    <w:nsid w:val="D0AE174E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6024,51 +6024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F38B6691"/>
+    <w:nsid w:val="D37A4007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6172,51 +6172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87FA9070"/>
+    <w:nsid w:val="41953953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6320,51 +6320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AAC63BD3"/>
+    <w:nsid w:val="A3613996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3ED2806"/>
+    <w:nsid w:val="80F6D095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DA15083"/>
+    <w:nsid w:val="CA046FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6764,51 +6764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FCA1B873"/>
+    <w:nsid w:val="50DE6438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D214E352"/>
+    <w:nsid w:val="00909B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7060,51 +7060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="35CBFF06"/>
+    <w:nsid w:val="E372DDC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7315,51 +7315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-maniaque-benton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075427966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03286294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/talks-2-pionniers-contemporains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b2.com/les-livres/78-mai-68-larchitecture-aussi-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-maniaque-benton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075427966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03286294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/talks-2-pionniers-contemporains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b2.com/les-livres/78-mai-68-larchitecture-aussi-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>