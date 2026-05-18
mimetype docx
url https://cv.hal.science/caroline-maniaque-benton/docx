--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -4340,173 +4340,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures à circulation lente et la métropole</w:t>
+                <w:t xml:space="preserve">The American Travels of European Architects 1958–1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Prélorenzo, Dominique Rouillard. </w:t>
+              <w:t xml:space="preserve">J.Traganou &amp; Miodrag Mitrašinović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métropole des Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Picard, pp.189-199, 2009, 978-2708408166</w:t>
+              <w:t xml:space="preserve">Travel, Space, Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112761v1</w:t>
+                <w:t xml:space="preserve">hal-03112718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American Travels of European Architects 1958–1973</w:t>
+                <w:t xml:space="preserve">Les infrastructures à circulation lente et la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.Traganou &amp; Miodrag Mitrašinović. </w:t>
+              <w:t xml:space="preserve">Claude Prélorenzo, Dominique Rouillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel, Space, Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, 2009</w:t>
+              <w:t xml:space="preserve">La Métropole des Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.189-199, 2009, 978-2708408166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112718v1</w:t>
+                <w:t xml:space="preserve">hal-03112761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold War Front Lines: The Architecture of Defence</w:t>
               </w:r>
@@ -5876,51 +5876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0AE174E"/>
+    <w:nsid w:val="6B64B216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6024,51 +6024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D37A4007"/>
+    <w:nsid w:val="495699C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6172,51 +6172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41953953"/>
+    <w:nsid w:val="88AD6C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6320,51 +6320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A3613996"/>
+    <w:nsid w:val="EA3FAEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="80F6D095"/>
+    <w:nsid w:val="EC1CE02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CA046FFB"/>
+    <w:nsid w:val="391A0C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6764,51 +6764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="50DE6438"/>
+    <w:nsid w:val="35EBB033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="00909B2D"/>
+    <w:nsid w:val="9CA4A963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7060,51 +7060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E372DDC5"/>
+    <w:nsid w:val="50B71370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7315,51 +7315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-maniaque-benton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075427966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03286294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/talks-2-pionniers-contemporains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b2.com/les-livres/78-mai-68-larchitecture-aussi-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-maniaque-benton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075427966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02540110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03286294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/talks-2-pionniers-contemporains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b2.com/les-livres/78-mai-68-larchitecture-aussi-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>