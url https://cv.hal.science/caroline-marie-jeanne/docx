--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -66,1756 +66,1640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pop</w:t>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049704v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04051138v1</w:t>
+                <w:t xml:space="preserve">hal-05590515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41st International Symposium on Money, Banking and Finance - Annual meeting of the European Research Group (GdRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; GREDEG, Jul 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051081v1</w:t>
+                <w:t xml:space="preserve">hal-05237325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réconcilier la finance et l'éthique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment ? The Role of Financial Literacy, Gender and Channels of Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...69 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MBS School of Business (France); University of Southampton (UK); University of Surrey (UK), Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sustainable Finance &amp; Accounting, 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolaus Copernicus University, Apr 2025, Toruń, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237200v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Symposium on Money, Banking and Finance - Annual meeting of the European Research Group (GdRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur; GREDEG, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Les cryptoactifs : monnaies ou instruments spéculatifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Granem - Université d'Angers, Feb 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237325v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment ? The Role of Financial Literacy, Gender and Channels of Influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Finance &amp; Accounting, 12th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI (Réseau de Recherche sur l'Innovation), Oct 2025, Paris, France. pp.85-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025795v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What Drives Generation Z's Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cryptoactifs : monnaies ou instruments spéculatifs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Granem - Université d'Angers, Feb 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">New Approaches to Risk and Financial Intermediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau ADIM-BFA; Université d'Angers-Granem, Oct 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974993v1</w:t>
+                <w:t xml:space="preserve">hal-05328828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment ? The Role of Financial Literacy, Gender and Channels of Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of the Financial Engineering and Banking Society (FEBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MBS School of Business (France); University of Southampton (UK); University of Surrey (UK), Jun 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319571v1</w:t>
+                <w:t xml:space="preserve">hal-05237200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drives Generation Z's Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Approaches to Risk and Financial Intermediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau ADIM-BFA; Université d'Angers-Granem, Oct 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">ISBE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328828v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785915v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120305v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349256v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133862v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t>
+                <w:t xml:space="preserve">Impact du paiement du dividende en actions sur le transfert de richesse et la dilution du bénéfice par action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125039v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du paiement du dividende en actions sur le transfert de richesse et la dilution du bénéfice par action</w:t>
+                <w:t xml:space="preserve">Le paiement du dividende en actions : un signal sur la valeur de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119843v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paiement du dividende en actions : un signal sur la valeur de la firme</w:t>
+                <w:t xml:space="preserve">Financement par augmentation de capital avec asymétrie d'information : l'apport du paiement du dividende en actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées nationales des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de l'AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119837v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement par augmentation de capital avec asymétrie d'information : l'apport du paiement du dividende en actions</w:t>
+                <w:t xml:space="preserve">Les actions à réinvestissement optionnel du dividende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de l'AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 1995, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1825,1436 +1709,1768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attrait de la génération Z pour la finance durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession CGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.professioncgp.com/article/etudes/economie/lattrait-de-la-generation-z-pour-la-finance-durable.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’où vient l’intérêt des jeunes Français pour les cryptoactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession CGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.professioncgp.com/article/etudes/etudes-gestion-dactifs/dou-vient-linteret-des-jeunes-francais-pour-les-cryptoactifs.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance literacy and sustainable finance literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178 (3), pp.0031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/bmi.178.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux annuel effectif global : outil de simplification ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation financière des jeunes Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Option Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1613, pp.56-58</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°851-852, 851-852, pp.150-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289562v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation financière des jeunes Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finance for the Common Good: Thomistic Principles and Current Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°851-852, 851-852, pp.150-153</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109869v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance for the Common Good: Thomistic Principles and Current Challenges</w:t>
+                <w:t xml:space="preserve">Le taux annuel effectif global : outil de simplification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (14)</w:t>
+              <w:t xml:space="preserve">Option Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1613, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148263v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une finance destinée au bien commun : la contribution de l’approche thomiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une finance destinée au bien commun : la contribution de l'approche thomiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morale de la spéculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.271-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecofi.131.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdiction du prêt à intérêt : principes et actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, pp.265 - 282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecofi.109.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du paiement du dividende en actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194, pp.4 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe du prélèvement libératoire sur les dividendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 169, pp.123 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression de l'avoir fiscal : faut-il reconstituer son portefeuille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 149-150, pp.82-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance et éthique : la réconciliation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 74 (1), pp.319-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecofi.2004.5047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiement du dividende en actions et théorie du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et Sociétés. Série SG, Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26-27, pp.273-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02800454v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p.102-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réconcilier la finance et l'éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement responsable créateur de valeur extra-financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF, orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MA – ESKA, 2023, ISBN 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3401,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05025795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04974993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04786163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0269" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.109.0265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.5047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05025795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04974993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04786163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.109.0265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.5047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>