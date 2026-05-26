--- v1 (2026-04-19)
+++ v2 (2026-05-26)
@@ -162,73 +162,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées des 3F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573916v1</w:t>
+                <w:t xml:space="preserve">hal-05590515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
@@ -270,73 +270,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590515v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Drives Generation Z’s Appetite for Crypto Investment? The Role of Financial Literacy, Gender, and Channels of Influence</w:t>
               </w:r>
@@ -1683,51 +1683,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1762,1593 +1762,1586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.professioncgp.com/article/etudes/economie/lattrait-de-la-generation-z-pour-la-finance-durable.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821742v1</w:t>
+                <w:t xml:space="preserve">hal-05049704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’où vient l’intérêt des jeunes Français pour les cryptoactifs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04786163v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance literacy and sustainable finance literacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04821763v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p.102-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation financière des jeunes Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment réconcilier la finance et l'éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...828 lines deleted...]
-                <w:t xml:space="preserve">hal-02800454v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05049704v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’où vient l’intérêt des jeunes Français pour les cryptoactifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04051081v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession CGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.professioncgp.com/article/etudes/etudes-gestion-dactifs/dou-vient-linteret-des-jeunes-francais-pour-les-cryptoactifs.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finance literacy and sustainable finance literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04051138v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178 (3), pp.0031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.178.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réconcilier la finance et l'éthique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation financière des jeunes Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°851-852, 851-852, pp.150-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance for the Common Good: Thomistic Principles and Current Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le taux annuel effectif global : outil de simplification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Option Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1613, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une finance destinée au bien commun : la contribution de l’approche thomiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une finance destinée au bien commun : la contribution de l'approche thomiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.102-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse morale de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.131.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction du prêt à intérêt : principes et actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.265 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.109.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du paiement du dividende en actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.4 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du prélèvement libératoire sur les dividendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169, pp.123 - 130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suppression de l'avoir fiscal : faut-il reconstituer son portefeuille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 149-150, pp.82-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance et éthique : la réconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (1), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2004.5047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03119873v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement du dividende en actions et théorie du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et Sociétés. Série SG, Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26-27, pp.273-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05025795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04974993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04786163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.109.0265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.5047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05025795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04974993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04786163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.109.0265" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.5047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>