--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,7438 +66,7572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
+                <w:t xml:space="preserve">The complex dynamics of gas percolation in low-porosity, crystal-rich silicic magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.123047. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 474, pp.108612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250479v1</w:t>
+                <w:t xml:space="preserve">insu-05585701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1956 eruption of Bezymianny volcano (Kamchatka). Part II—Magma dynamics and timescales from crystal records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 1956 eruption of Bezymianny volcano (Kamchatka)—part I: petrological constraints on magma storage and eruptive dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ostorero</w:t>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ostorero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01792-y⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01802-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04974248v1</w:t>
+                <w:t xml:space="preserve">insu-04974249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on shallow differentiation of high-Mg andesite at Whakaari, New Zealand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Adam</w:t>
+                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Firth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Monika K Rusiecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Turner</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180 (8), pp.48. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-025-02235-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05376482v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1956 eruption of Bezymianny volcano (Kamchatka)—part I: petrological constraints on magma storage and eruptive dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The 1956 eruption of Bezymianny volcano (Kamchatka). Part II—Magma dynamics and timescales from crystal records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Ostorero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01802-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01792-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04974249v1</w:t>
+                <w:t xml:space="preserve">insu-04974248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
+                <w:t xml:space="preserve">Experimental constraints on shallow differentiation of high-Mg andesite at Whakaari, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Theurel</w:t>
+                <w:t xml:space="preserve">Wei-Cheng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Collombet</w:t>
+                <w:t xml:space="preserve">John Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chris Firth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (8), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-025-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04647671v1</w:t>
+                <w:t xml:space="preserve">insu-05376482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Daffos</w:t>
+                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04267660v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium in felsic magmas: a volcanological perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daffos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Rusiecka</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1149020⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04293048v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04267660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation delay in water-saturated rhyolite during decompression in shallow volcanic systems and its implications for ascent dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lithium in felsic magmas: a volcanological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rusiecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01569-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1149020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691304v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04293048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nucleation delay in water-saturated rhyolite during decompression in shallow volcanic systems and its implications for ascent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika K. Rusiecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, 326, p. 56-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01569-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03178781v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System Dynamics Approach to Understanding the deep Magma Plumbing System Beneath Dominica (Lesser Antilles)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.574032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079094v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxides in the shallow vesiculation of ascending magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical Models of Decompression-Induced Plagioclase Nucleation and Growth in Hydrated Silica-Rich Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Forien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colombier</w:t>
+                <w:t xml:space="preserve">Grégory Rogerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02955552v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02879218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur behaviour and redox conditions in etnean magmas during magma differentiation and degassing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for an active, transcrustal magma system in the last 60 ka and eruptive degassing budget (H2O, CO2, S, F, Cl, Br): The case of Dominica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaut d'Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa095⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.e2020GC009050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978150v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Models of Decompression-Induced Plagioclase Nucleation and Growth in Hydrated Silica-Rich Melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A System Dynamics Approach to Understanding the deep Magma Plumbing System Beneath Dominica (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00203⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.574032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02879218v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an active, transcrustal magma system in the last 60 ka and eruptive degassing budget (H2O, CO2, S, F, Cl, Br): The case of Dominica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of oxides in the shallow vesiculation of ascending magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 406, pp.107072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902536v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02955552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intermediate step in fractionation trends of mildly alkaline volcanic suites: An experimental insight from the Pavin trachyandesite (Massif Central, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulphur behaviour and redox conditions in etnean magmas during magma differentiation and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (10), pp.egaa095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02310393v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melt inclusions track melt evolution and degassing of Etnean magmas in the last 15 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 324-325, pp.716-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02280177v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01936628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the Leishmania exosomal pathway by Leishmania RNA virus 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intermediate step in fractionation trends of mildly alkaline volcanic suites: An experimental insight from the Pavin trachyandesite (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Diniz Atayde</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-018-0352-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02133243v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02310393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Exploitation of the Leishmania exosomal pathway by Leishmania RNA virus 1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0420-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02133244v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusions track melt evolution and degassing of Etnean magmas in the last 15 ka</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Paonita</w:t>
+                <w:t xml:space="preserve">Exploitation of the Leishmania exosomal pathway by Leishmania RNA virus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Diniz Atayde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso da Silva Lira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visnu Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Rotolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 324-325, pp.716-732. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.714-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-018-0352-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01936628v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02133243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep pre-eruptive storage of silicic magmas feeding Plinian and dome-forming eruptions of central and northern Dominica (Lesser Antilles) inferred from volatile contents of melt inclusions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Publisher Correction: Exploitation of the Leishmania exosomal pathway by Leishmania RNA virus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Diniz Atayde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso da Silva Lira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visnu Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1528-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0420-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01934695v1</w:t>
+                <w:t xml:space="preserve">pasteur-02133244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Widiyantoro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage conditions of the mafic and silicic magmas at Cotopaxi, Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deep pre-eruptive storage of silicic magmas feeding Plinian and dome-forming eruptions of central and northern Dominica (Lesser Antilles) inferred from volatile contents of melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (12), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1528-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01707763v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01934695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Storage conditions of the mafic and silicic magmas at Cotopaxi, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 354, pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01399901v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01707763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability evolution in variably glassy basaltic andesites measured under magmatic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. B. Wadsworth</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074042⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622091v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Permeability evolution in variably glassy basaltic andesites measured under magmatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. B. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.10,262-10,271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583929v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised chronostratigraphy of recurrent ignimbritic eruptions in Dominica (Lesser Antilles Arc): Implications on the behavior of the magma plumbing system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 343, pp.135-154. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01557350v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revised chronostratigraphy of recurrent ignimbritic eruptions in Dominica (Lesser Antilles Arc): Implications on the behavior of the magma plumbing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.135-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01391386v1</w:t>
+                <w:t xml:space="preserve">insu-01557350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotope heterogeneity of arc magma recorded in plagioclase from the 2010 Merapi eruption (Central Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Y. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A. Gurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01325292v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01336873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+                <w:t xml:space="preserve">Mélissa J Drignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonin Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.11595-11602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280492v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crystal-bearing natural magmas: Torsional deformation experiments at 800°C and 100MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Thibault</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 328, pp.237-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 316, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01399913v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01280492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine Peptidase B Regulates Leishmania mexicana Virulence through the Modulation of GP63 Expression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Olivier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01350853v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope heterogeneity of arc magma recorded in plagioclase from the 2010 Merapi eruption (Central Java, Indonesia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheology of crystal-bearing natural magmas: Torsional deformation experiments at 800°C and 100MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Cathala</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 328, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01336873v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of bubble coalescence, outgassing, and foam collapse in decompressed rhyolitic melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cysteine Peptidase B Regulates Leishmania mexicana Virulence through the Modulation of GP63 Expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Casgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Robert Mcmaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy C Mottram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 412, pp.173-185. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.e1005658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01102052v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01350853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Pathophysiology of primary Sjögren's syndrome.]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fauchais</w:t>
+                <w:t xml:space="preserve">Timescales of bubble coalescence, outgassing, and foam collapse in decompressed rhyolitic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945860v1</w:t>
+                <w:t xml:space="preserve">insu-01102052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characteristic Textures of Recrystallized, Peritectic, and Primary Magmatic Olivine in Experimental Samples and Natural Volcanic Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (12), pp.2377-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01002350v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic Textures of Recrystallized, Peritectic, and Primary Magmatic Olivine in Experimental Samples and Natural Volcanic Rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anita Cadoux</w:t>
+                <w:t xml:space="preserve">[Pathophysiology of primary Sjögren's syndrome.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01089999v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00779642v1</w:t>
+                <w:t xml:space="preserve">insu-01002350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Sophie Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Sumarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-013-0890-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00828151v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00750679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sri Sumarti</w:t>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00750679v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompression-induced crystallization in hydrated silica-rich melts: Empirical models of experimental plagioclase nucleation and growth kinetics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.545-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-013-0890-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egs031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00688849v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00828151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruption dynamics inferred from microlite crystallization experiments: Application to Plinian and dome-forming eruptions of Mt Pelée (Martinique, Lesser Antilles).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decompression-induced crystallization in hydrated silica-rich melts: Empirical models of experimental plagioclase nucleation and growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53 (4), pp.699-725. </w:t>
+              <w:t xml:space="preserve">, 2012, 53 (8), pp.1743-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egs031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00665229v1</w:t>
+                <w:t xml:space="preserve">insu-00688849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ bubble vesiculation in silicic magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eruption dynamics inferred from microlite crystallization experiments: Application to Plinian and dome-forming eruptions of Mt Pelée (Martinique, Lesser Antilles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.699-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552921v1</w:t>
+                <w:t xml:space="preserve">insu-00665229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological profile in primary Sjögren syndrome: clinical significance, prognosis and long-term evolution to other auto-immune disease.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ bubble vesiculation in silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00597626v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of why and how antibiotic biosynthesis is being triggered in Streptomyces ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Immunological profile in primary Sjögren syndrome: clinical significance, prognosis and long-term evolution to other auto-immune disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Darbon-Rongère</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (9), pp.595-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356417v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of eruptive styles inferred from the microlites of Mt Pelée andesite (Martinique, Lesser Antilles).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of why and how antibiotic biosynthesis is being triggered in Streptomyces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nowacka-Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Darbon-Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170290v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibration Scales in Silicic to Intermediate Magmas - Implications for Experimental Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diversity of eruptive styles inferred from the microlites of Mt Pelée andesite (Martinique, Lesser Antilles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egm045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (3-4), pp.233-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170300v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basalt-inherited microlites in silicic magmas: evidence from Mt. Pelée (Martinique, F.W.I.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equilibration Scales in Silicic to Intermediate Magmas - Implications for Experimental Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G22672A.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.1955-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egm045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081453v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Basalt-inherited microlites in silicic magmas: evidence from Mt. Pelée (Martinique, F.W.I.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.905-008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22672A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081654v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant-associated genetic differentiation in Northern French populations of the European corn borer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800186⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00334495v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decompression experiments as an insight into ascent rates of silicic magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 144, pp.397-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-002-0404-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Host-plant-associated genetic differentiation in Northern French populations of the European corn borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (2), pp.141-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00072954v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00334495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high-pressure and high-temperature bubble growth in silicic melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00407-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00089802v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental fragmentation of crystal- and vesicle-bearing silicic melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In situ high-pressure and high-temperature bubble growth in silicic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Max Wilke</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004450100157⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 191, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089803v1</w:t>
+                <w:t xml:space="preserve">hal-00089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental fragmentation of crystal- and vesicle-bearing silicic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B. Dingwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Spieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63, pp.398-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004450100157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald B. Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Spieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Traineau</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 178, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115128v1</w:t>
+                <w:t xml:space="preserve">hal-00115129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas with implications for mafic-silicic mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Whittington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh : Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 91, pp.61-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/0-8137-2350-7.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fro and HzO on andesite phase relations between 2 and 4 kbar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 104 (B12), pp.29,453-29,470. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 96, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999JB900191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00688901v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of fro and HzO on andesite phase relations between 2 and 4 kbar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 156 (1-2), pp.89-99. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B12), pp.29,453-29,470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00003-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00689030v1</w:t>
+                <w:t xml:space="preserve">insu-00688901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 156 (1-2), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00003-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00689030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Croissance des volcans: l'effet de la mise en place des systèmes intrusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 316, pp.677-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00689285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7507,3245 +7641,3245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium as a Key Tracer of Magmatic Processes: Insights from Experimental Petrology and the Minoan Eruption of Santorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rusiecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. pp.29832, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical thermos-kinetic modelling of hydrothermal alteration of volcanic rocks - Example of La Soufrière de Guadeloupe (Eastern Caribbean , France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What happens before eruption? Effect of strong crystal content and time dependence of permeability at very low gas content in immobile silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647685v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens before eruption? Effect of strong crystal content and time dependence of permeability at very low gas content in immobile silicic magmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Décossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1847⟩</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647686v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'ascension des magmas de l'éruption sub-Plinienne de 1530 AD à la Soufrière de Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evidence for an active, transcrustal magma system in the last 60 ka and eruptive degassing budget (H2O, CO2, S, F, Cl, Br): The case of Dominica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaut d'Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587809v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Halogens, Sulfur, H2O, and CO2 in Volcanic and Plutonic Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination expérimentale de l'évolution de la porosité dans un liquide silicaté riche en bulles et en cristaux en déformation cisaillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daffos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03442410v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale de l'évolution de la porosité dans un liquide silicaté riche en bulles et en cristaux en déformation cisaillante</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Role of Halogens, Sulfur, H2O, and CO2 in Volcanic and Plutonic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nial Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587846v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03442410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an active, transcrustal magma system in the last 60 ka and eruptive degassing budget (H2O, CO2, S, F, Cl, Br): The case of Dominica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conditions d'ascension des magmas de l'éruption sub-Plinienne de 1530 AD à la Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587894v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominica: transcrustal magmatic system and eruptive halogen budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaut d'Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and redox variations affected by differentiation in Mt. Etna (Italy) magmatic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusions constrain S behaviour and redox conditions in Etnean magmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outgassing in the lab: Permeability development in two-phase magmas during simple shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01547128v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outgassing in the lab: Permeability development in two-phase magmas during simple shear</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melt inclusions constrain S behaviour and redox conditions in Etnean magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551949v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01547128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and evolution of the plumbing system source of three major pumiceous eruptions in Dominica (Lesser Antilles): crystal system analysis and diffusion modeling on orthopyroxenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Solaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Q-band Fabry-Perot antenna for access and backhaul communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Spot Mitigation in Phased Array Antenna using Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Crépin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering between highly-explosive surges and block-and-ash flows from decompression experiments: example of Mt. Pelée (Martinique, F.W.I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.EGU2012-4598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00688904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High explosive 2010 Merapi eruption: Evidence for shallow-level crustal assimilation and hybrid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00724900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Petrologic and Geochemical Data on the 2010 Merapi Eruption (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00724244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERAPIDATA&amp;quot;: New Petrologic and Geochemical Database of the Merapi Volcano, Central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sumarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078249v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
+              <w:t xml:space="preserve">EOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079885v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
+              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092563v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy. pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary decompression experiments of 1902 and 1929 andesites from Mount Pelée (Martinique): implications for “pelean style” degassing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MONTAGNE PELEE 1902-2002 Explosive volcanism in subduction Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saint-Pierre, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture des mésostases des andésites des éruptions de 1902 et 1929 à la Montagne Pelée (Martinique) : conrtaintes sur le dégazage dans le dynamisme éruptif &amp;quot;peléen&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nantes, France. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10755,288 +10889,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Lithium Partitioning among Plagioclase, Rhyolitic Melt, and H2O Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rusiecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from effusive to explosive activity during lava dome eruption: the example of the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa J Drignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.abstract #V51B-4759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01386845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11046,167 +11180,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Simulations of Magma Storage and Ascent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Unrest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-110, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11157_2017_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02043017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11216,91 +11350,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire présenté en vue de l'obtention de l'Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11310,114 +11444,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pré-éruptives et dégazage des magmas andésitiques de la Montagne Pelée (Martinique) : étude pétrologique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00137508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11564,51 +11698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ostorero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01792-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Cheng Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Firth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02235-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ostorero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01802-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04293048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rusiecka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1149020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K. Rusiecka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01569-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Morgan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.574032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mollard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02902536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut d'Augustin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diniz Atayde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso da Silva Lira Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnu Chaparro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0352-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0420-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blundy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1528-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Casgrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Robert Mcmaster" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Mottram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Gurenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cathala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.12.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMV1DCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr076" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gondran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Launay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2010.05.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DHLZTX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smirnov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowacka-Mazurek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darbon-Rong&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;jasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Bethenod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0404-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMVR8N0C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00407-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29832" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13591" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551945v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crepin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Borisova" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pratomo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sumarti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600373v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14481" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ostorero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01802-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ostorero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01792-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Cheng Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Firth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02235-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04293048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rusiecka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1149020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K. Rusiecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01569-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02902536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut d'Augustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.574032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diniz Atayde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso da Silva Lira Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnu Chaparro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0352-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0420-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blundy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1528-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Gurenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cathala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Casgrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Robert Mcmaster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Mottram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005658" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.12.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMV1DCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665229v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gondran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Launay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2010.05.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DHLZTX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smirnov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowacka-Mazurek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darbon-Rong&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard C. Schmidt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-002-0404-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMVR8N0C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;jasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Bethenod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800186" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00407-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29832" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13591" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crepin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Borisova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pratomo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sumarti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14481" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>