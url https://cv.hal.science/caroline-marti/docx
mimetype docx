--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Caroline Marti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeure des universités en sciences de l'information et de la communication.Responsable du département Marque.Chercheuse au GRIPIC.Animatrice de l'axe Médiations marchandes.Responsable pour le GRIPIC du séminaire GRIPIC-LabSIC &amp;quot;Communication, cultures et marchés&amp;quot; (création en 2021).Membre fondateur et membre du comité exécutif de l'Initiative Alimentation de Sorbonne UniversitéMembre fondateur d'AGAP https://agap.hypotheses.org</w:t>
+        <w:t xml:space="preserve">Professeure des universités en sciences de l'information et de la communication.Responsable du département Marque.Chercheuse au GRIPIC.Animatrice de l'axe Médiations marchandes.Responsable pour le GRIPIC du séminaire GRIPIC-LabSIC &amp;quot;Communication, cultures et marchés&amp;quot; (création en 2021).Membre fondateur et membre du comité exécutif de l'Initiative Alimentation de Sorbonne UniversitéMembre fondateur d'AGAP https://agap.hypotheses.orgPublications au nom de Caroline Marti et antérieurement Caroline de Montety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1271,644 +1271,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulations d’un carré sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 17e Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France. pp.244-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulations du carré sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2010, Auxerre, France. pp.244-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03768246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibles de marque et chartes graphiques dans la tradition des livres d’emblèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique du visible. Stratégies de l’image entre signification et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rabat, Maroc. pp.398-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribo chez les muses : la tentation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations contemporaines des musées : un espace public à revisiter ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Jun 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation des média-marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2010, Auxerre, France. pp.244-252</w:t>
+              <w:t xml:space="preserve">Dynamiques de développement au carrefour des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUTIC, Oct 2008, Lisbonne, Portugal. pp.398-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique «marqué » : l’intensification de la présence des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Circulations d’un carré sémiotique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication. Médias et diffusion de l’information : vers une société ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France. pp.319-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire ou ne pas dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France. pp.244-252</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la sémiotique dans le discours marketing : approche d’un corpus de manuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03754338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de bricolage du sens : le magazine de marque</w:t>
               </w:r>
@@ -2642,1744 +2642,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialogues numériques en milieu marchand. Promesses et ambivalences d’un rêve relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The romanian journal of journalism and communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les concepts Pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kits de marques et médiation des savoirs : prétentions communicationnelles et reconfigurations médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avis au prisme de la participation. Du témoignage infra-publicitaire à la contribution méta-servicielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.127-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surconsommation telle que les médias la saisissent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dialogues numériques en milieu marchand. Promesses et ambivalences d’un rêve relationnel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advertising or not Advertising:Representations and Expressions of Advertising Digital Literacy on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The romanian journal of journalism and communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.25-29</w:t>
+              <w:t xml:space="preserve">Social Computing and Social Media \\ Communication and Social Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Computer Science series, 11579, pp.417-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questionner les concepts Pub</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, coll. « Production collaborative et évolutive du CREM », pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux relationnels d'une fidélisation de papier : les magazines de marque, entre pratiques et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, embrayeurs culturels : quand les livres « brandés » font recette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, coll. « Les Industries culturelles : de nouveaux questionnements », pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, acteurs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, coll. « Revue Internationale des Sciences Commerciales », pp.22-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, acteurs culturels. Dépublicitarisation et valeur sociale ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et Communication / Market management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dépublicitarisation et hyperpublicitarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.5-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Advertising or not Advertising:Representations and Expressions of Advertising Digital Literacy on Social Media</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vos Caddies, Citoyens !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.63-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion à la conversation, le succès d’un succédané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Computing and Social Media \\ Communication and Social Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Computer Science series, 11579, pp.417-437</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marketing</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conversation : succès d’un succédané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilisations de la figure de Bouddha comme promesses d’un nirvana commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170, pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la crise… Poétique d’un être médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (162), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150009004037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la crise… Poétique d’un être médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, coll. « Production collaborative et évolutive du CREM », pp.3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162, pp.49-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « société de consommation » dans le pétrin. La machine à pain emblématique de la consommation contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.97-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire la cris... Poétique d'un être médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162, pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image à l’épreuve. Du reflet à l’imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27, pp.101-113</w:t>
+              <w:t xml:space="preserve">, 2008, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche des représentations du papier dans l’imaginaire marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, coll. « Les Industries culturelles : de nouveaux questionnements », pp.1-10</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, coll. « Revue Internationale des Sciences Commerciales », pp.22-32</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magazines de marque : entre &amp;quot;gestion sémiotique&amp;quot; et cuisine du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 143, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...935 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de communication “ fournisseur d’accès-internautes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (3), pp.55-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,600 +5188,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Production collaborative et évolutive du CREM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire, Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Production collaborative et évolutive du CREM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire, Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Client</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des métamorphoses marques-médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bord de l'eau, pp.255-292, 2015, coll. « Mondes marchands »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des métamorphoses marques-médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, pp.3, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bord de l'eau, pp.255-292, 2015, coll. « Mondes marchands »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sémiotique des métamorphoses marques-médias</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'extension des médias-marques et embrayages culturels : le cas M6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie de marque dans l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.248, 2013, coll. « Recherches »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribo chez les Muses : la tentation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie de marque dans l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.199-210, 2012, coll. « Gestion culture »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du consommateur aux consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À nouveaux consommateurs, nouveaux marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.45-64, 2011, coll. « Marketing Communication »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperpublicitarisation et dépublicitarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Publicité d'aujourd'hui. Discours, formes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-78, 2009</w:t>
@@ -5931,50 +5931,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les médiations de la surconsommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages et pratiques de la publicitarisation : enjeux économiques et symboliques des relations actuelles entre marques et média</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5996,156 +6065,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la crise. Poétique d’un être médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuël Souchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti de Montety" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Montety" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti de Montety" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Montety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>