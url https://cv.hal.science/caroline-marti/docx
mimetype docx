--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -1271,50 +1271,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulations du carré sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2010, Auxerre, France. pp.244-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulations d’un carré sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1323,592 +1405,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17e Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibles de marque et chartes graphiques dans la tradition des livres d’emblèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique du visible. Stratégies de l’image entre signification et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rabat, Maroc. pp.398-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribo chez les muses : la tentation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations contemporaines des musées : un espace public à revisiter ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Jun 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation des média-marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2010, Auxerre, France. pp.244-252</w:t>
+              <w:t xml:space="preserve">Dynamiques de développement au carrefour des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUTIC, Oct 2008, Lisbonne, Portugal. pp.398-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire ou ne pas dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la sémiotique dans le discours marketing : approche d’un corpus de manuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique «marqué » : l’intensification de la présence des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768246v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication. Médias et diffusion de l’information : vers une société ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France. pp.319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754338v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03754335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de bricolage du sens : le magazine de marque</w:t>
               </w:r>
@@ -2642,1744 +2642,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questionner les concepts Pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kits de marques et médiation des savoirs : prétentions communicationnelles et reconfigurations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avis au prisme de la participation. Du témoignage infra-publicitaire à la contribution méta-servicielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.127-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surconsommation telle que les médias la saisissent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialogues numériques en milieu marchand. Promesses et ambivalences d’un rêve relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The romanian journal of journalism and communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Questionner les concepts Pub</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advertising or not Advertising:Representations and Expressions of Advertising Digital Literacy on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Computing and Social Media \\ Communication and Social Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Computer Science series, 11579, pp.417-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, coll. « Production collaborative et évolutive du CREM », pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux relationnels d'une fidélisation de papier : les magazines de marque, entre pratiques et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, embrayeurs culturels : quand les livres « brandés » font recette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, coll. « Les Industries culturelles : de nouveaux questionnements », pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, acteurs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, coll. « Revue Internationale des Sciences Commerciales », pp.22-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques, acteurs culturels. Dépublicitarisation et valeur sociale ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et Communication / Market management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dépublicitarisation et hyperpublicitarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.5-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kits de marques et médiation des savoirs : prétentions communicationnelles et reconfigurations médiatiques</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vos Caddies, Citoyens !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.63-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion à la conversation, le succès d’un succédané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.33-46</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’avis au prisme de la participation. Du témoignage infra-publicitaire à la contribution méta-servicielle</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conversation : succès d’un succédané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilisations de la figure de Bouddha comme promesses d’un nirvana commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170, pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la crise… Poétique d’un être médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (162), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150009004037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la crise… Poétique d’un être médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52, pp.127-153</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162, pp.49-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La surconsommation telle que les médias la saisissent</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « société de consommation » dans le pétrin. La machine à pain emblématique de la consommation contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.97-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire la cris... Poétique d'un être médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162, pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Computer Science series, 11579, pp.417-437</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image à l’épreuve. Du reflet à l’imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, coll. « Production collaborative et évolutive du CREM », pp.3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche des représentations du papier dans l’imaginaire marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magazines de marque : entre &amp;quot;gestion sémiotique&amp;quot; et cuisine du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, pp.101-113</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 143, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...1073 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de communication “ fournisseur d’accès-internautes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Montety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (3), pp.55-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5188,637 +5188,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Production collaborative et évolutive du CREM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire, Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Production collaborative et évolutive du CREM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire, Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Consommateur</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des métamorphoses marques-médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, pp.3, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bord de l'eau, pp.255-292, 2015, coll. « Mondes marchands »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sémiotique des métamorphoses marques-médias</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'extension des médias-marques et embrayages culturels : le cas M6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie de marque dans l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.248, 2013, coll. « Recherches »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribo chez les Muses : la tentation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie de marque dans l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.199-210, 2012, coll. « Gestion culture »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du consommateur aux consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À nouveaux consommateurs, nouveaux marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.45-64, 2011, coll. « Marketing Communication »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperpublicitarisation et dépublicitarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Bord de l'eau, pp.255-292, 2015, coll. « Mondes marchands »</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Publicité d'aujourd'hui. Discours, formes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5828,370 +5746,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et pratiques de la publicitarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (2), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et pratiques de la publicitarisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et pratiques de la publicitarisation : enjeux économiques et symboliques des relations actuelles entre marques et média</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations de la surconsommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la crise. Poétique d’un être médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 18 (2), 2022</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...153 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6201,67 +6119,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de l’encyclopédie et des lexiques spécialisés de l’édition, des médias, du marketing et de la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuël Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
@@ -6293,65 +6211,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Patrin-Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6498,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti de Montety" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Montety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti de Montety" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Montety" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>