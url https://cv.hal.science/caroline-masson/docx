--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (1), https://doi.org/10.21248/l1esll.2026.26.1.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="070E8217"/>
+    <w:nsid w:val="97FE6743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>