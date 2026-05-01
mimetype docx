--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (1), https://doi.org/10.21248/l1esll.2026.26.1.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (1), https://doi.org/10.21248/l1esll.2026.26.1.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97FE6743"/>
+    <w:nsid w:val="42DDFF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>