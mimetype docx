--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (1), https://doi.org/10.21248/l1esll.2026.26.1.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3643-2193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143387049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431403451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of functional and discursive strategies on the use of complex and complete syntax after the age of 3: a sequential analysis in a French intervention programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Saulpic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (1), https://doi.org/10.21248/l1esll.2026.26.1.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facettes de l’acquisition du langage : de l’expérience langagière à l’expérience communicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar-Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 312 (2), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.312.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and Language Acquisition in Non-Family Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00020.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action-formation sur l’acquisition du langage en établissements d’accueil du jeune enfant : le projet RaProChe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of language-training programs on French educators’ interactions and child syntax development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2127323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Dialogue and Discourse Co-construction in the Acquisition of Morpho-syntax: an Interactional and Dialogical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique impliquée en acquisition du langage ? De la question du transfert de l’expertise du chercheur au professionnel de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.202.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du dialogue et de la co-construction du discours dans l’acquisition de la morphosyntaxe: un processus interactionnel et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.88-113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2176-457347036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement langagier du très jeune enfant : Une recherche-action-formation dans les structures de petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.31-45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conscientisation des postures langagières professionnelles à l'implémentation de pratiques et de dispositifs en milieux éducatif et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Postures langagières professionnelles en milieux éducatif et clinique, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement des réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Dahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'interagir à l'intervenir: Quelles clés?, 66, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de l’étayage dans les pratiques professionnelles : effets sur le développement du langage d’enfants atteints de déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du comportement thermo-mécanique d’une voie ferroviaire sur dalles en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Cottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kolodziejski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.37-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage précoce des retards de langage: enjeux de la prévention et élaboration d'une action autour de l'identification des troubles du langage au sein d'un Centre d'Action Médico Sociale Précoce (CAMSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du bain d'un enfant autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en EAJE : la collaboration essentielle entre terrain et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson C., Leroy M., 2008, La prosodie de l'enfant autiste : étude de cas à partir de l'analyse de films familiaux, De la musique au langage : prosodie et babillage, Lyon, 16 mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du langage de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinées pédagogiques des crèches familiales municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directrion des Famille et de la Petite Enfance de la ville de Paris, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal co-construction of discursive spaces in childcare centers' interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Adressé à l'Enfant (LAE) en situation de jeu libre : interaction mère-enfant prématuré : Quelles conduites dialogiques pour impliquer les enfants dans l'interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CLESTHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience communicative en crèche : participation, implication et mouvements dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIAPASO – Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à et avec les enfants en crèche : conduites langagières et dialogiques des adultes et des enfants en situation de lecture partagée et de jeu libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.09008, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces linguistiques et discursives en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de traces du processus d’acquisition du langage : le cas des dialogues adulte-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Des « traces linguistiques et discursives » en sciences du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est moi qui je m(e) sers. » Se servir des corpus pour étudier la parole de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires des 20 ans de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Eloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of professional training on French preschool educators’ language and child linguistic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RaProChe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Acquisition du langage en milieu collectif : Interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mene Guigoures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER UN CORPUS D’INTERACTIONS SPONTANÉES & INDUITES : Exemple des apports dans une étude sur le développement langagier des enfants prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif : réflexion collaborative professionnel·les/chercheur·es autour de l’accompagnement langagier. Symposium « Postures langagières professionnelles en milieux éducatif, social et clinique : modalités d’apprentissage du langage et implications pour la formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques langagières en structures d’accueil collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée d’étude APPEL « Analyses des Pratiques Professionnelles sur les Échanges Langagiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’environnement langagier des enfants en structure d’accueil collectif : quel accompagnement de la mise en fonctionnement du langage ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque RIPSYDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’étayage dans l’apprentissage du langage : mise en regard des notions de ‘schèmes sémantico-syntaxiques créateurs’ et de ‘zone proximale de développement’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium international Vygotski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etayage de l’adulte et multimodalité : étude exploratoire des modalités d’interaction dans le cadre d’une prise en charge d’un enfant avec retard sévère de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de Logopédie - De l’interagir à l’intervenir : quelles clés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre typique et atypique : une frontière parfois floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le langage de l’enfant entre 3 et 6 ans : enjeux de l’intervention éducative, pédagogique et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la multimodalité en contexte rééducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEEN &amp; ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1453 - 1467, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01049171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prelinguistic vocalizations of an infant with autism from 9 to 12 months: observing risk factors of speech disorder in canonical babbling stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes - Workshop "Language and Mind in Autism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité : un obstacle à l'acquisition du langage pour l'enfant autiste ? Etude comparative d'un enfant ultérieurement diagnostiqué autiste et d'enfants tout-venant entre 12 et 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET AFLICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects qualitatifs de la mise en place du langage d'une enfant autiste entre 8 et 26 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements de la multimodalité dans l'autisme : une étude de cas entre 1 et 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir le langage dans sa dimension multimodale : verbal, intonation et posturo-mimo-gestualité dans le développement normal et le développement autistique (l'exemple du pointage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du geste au signe : le pointage dans les langues orales et signées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené Guigourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences, difficultés, retards, troubles langagiers : Quelles modalités d’interactions éducatives pour déplacer les frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atylang - Atypies langagières: mais de quoi parle-t-on vraiment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à parler au jeune enfant : quelles postures du professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la pratique et vice-versa : pour une linguistique impliquée avec des professionnel·les de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Miguel-Addisu; Isabelle Maillochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et parler avec de jeunes enfants en crèche. Situations langagières, postures professionnelles, formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-232, 2023, Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil multimodal en contexte médico-éducatif : stratégies d’étayage et postures langagières de professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer la multimodalité en situations éducatives : circulations entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ENS, pp.51-72, 2019, Recherche &amp; formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour des productions préverbales d'un enfant autiste: quels sont les indices d'un dysfonctionnement précoce du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Solal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et cognition dans l'autisme chez l'enfant. Théorie et clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition atypique du langage : une étude de cas du babillage d’un enfant ultérieurement diagnostiqué autiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R. Vaxelaire, B. &amp; Fauth, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées. Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire l'apparition du geste de pointage chez l'enfant ultérieurement diagnostiqué autiste : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels et démarches d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho Edition, pp.83-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfonctionnements langagiers chez l'enfant autiste : une étude de cas entre un et trois ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthoédition, pp.85-106, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements du langage chez l'enfant autiste : une étude de cas entre un et trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousseau T. et Valette-Fruhinsholz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage oral : Données actuelles et perspectives en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-édition, pp.89-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signs related to posture and communication – the child's attitude, and the mother's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danon-Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Acquarone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs of Autism in Children and Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Karnac Books, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enfant dans son apprentissage du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adultes-enfants à développement typique et atypique. Étude de l’étayage en contexte familial, clinique et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle (Paris 3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures langagières professionnelles en milieux éducatif et clinique : implications pour l’apprentissage et la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça s’appelle comment le docteur des animaux ? » Co-(re)construction des productions non standard de l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Allemagne. 8, , pp.1453-1467, 2014, 4e Congrès Mondial de Linguistique Française, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42DDFF39"/>
+    <w:nsid w:val="E53CCCDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3643-2193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143387049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431403451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saulpic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00020.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2127323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457347036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01565887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kolodziejski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.37-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva Genest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03630942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514474v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leibovici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03965939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>