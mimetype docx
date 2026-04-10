--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -265,3416 +265,3416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Caparros</w:t>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885493v1</w:t>
+                <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
+                <w:t xml:space="preserve">Which dietary shifts to improve nutritional quality while reducing diet cost in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Dehove</w:t>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12937-024-01068-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100644v1</w:t>
+                <w:t xml:space="preserve">hal-04942237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary shifts to improve nutritional quality while reducing diet cost in the French West Indies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Sarah Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Noah Nourly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12937-024-01068-3⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942237v1</w:t>
+                <w:t xml:space="preserve">hal-05342047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Amiri</w:t>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Nourly</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tarnus</w:t>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342047v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Curnier</w:t>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lecêtre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, on-line first, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644628v1</w:t>
+                <w:t xml:space="preserve">hal-04659556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation : des outils au service de la conception de régimes alimentaires sains et durables [Editorial]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Épidaure Market : développement d’un serious game sur l’alimentation durable, une intervention menée en milieu scolaire pour les collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equation Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.247-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485472v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation : des outils au service de la conception de régimes alimentaires sains et durables [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equation Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 246, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659556v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidaure Market : développement d’un serious game sur l’alimentation durable, une intervention menée en milieu scolaire pour les collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The association between consideration of future consequences and food intake is mediated by food choice motives in a French adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecêtre</w:t>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.05.001⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.e82, 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980023002501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747595v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between consideration of future consequences and food intake is mediated by food choice motives in a French adult population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bénard</w:t>
+                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Florian Lecêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Audrey Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.e82, 1-11. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980023002501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447169v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisine, une pratique et un savoir partagé ? [Interview]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195988v1</w:t>
+                <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages of change toward meat reduction: associations with motives and longitudinal dietary data on animal-based and plant-based food intakes in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (11), pp.3295-3307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in dietary patterns and risk of type-2 diabetes in a Caribbean adult population: ways to address diabetes burden</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Régions d'Outre-Mer : les inégalités sociales face à l'alimentation et la santé sont accentuées [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.53-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076989v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions d'Outre-Mer : les inégalités sociales face à l'alimentation et la santé sont accentuées [Interview]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Shifts in dietary patterns and risk of type-2 diabetes in a Caribbean adult population: ways to address diabetes burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.2233-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03144-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195990v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762808v1</w:t>
+                <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04335812v1</w:t>
+                <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuisine, une pratique et un savoir partagé ? [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.48-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04032915v1</w:t>
+                <w:t xml:space="preserve">hal-04195988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520462v1</w:t>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition nutritionnelle aux Antilles-Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Antilles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceedings of the Nutrition Society, 81 (4), pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122002701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871942v1</w:t>
+                <w:t xml:space="preserve">hal-03889768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyses des transitions alimentaires dans le monde entre 1961 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eole Nyangwile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wielfried Heyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (4), pp.251-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122002701⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03889768v1</w:t>
+                <w:t xml:space="preserve">hal-03648180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des transitions alimentaires dans le monde entre 1961 et 2018</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648180v1</w:t>
+                <w:t xml:space="preserve">hal-03638229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition nutritionnelle aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">France-Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 novembre 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+                <w:t xml:space="preserve">hal-03871942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Rebalancing meat and legume consumption: change-inducing food choice motives and associated individual characteristics in non-vegetarian adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-022-01317-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638229v1</w:t>
+                <w:t xml:space="preserve">hal-03768059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebalancing meat and legume consumption: change-inducing food choice motives and associated individual characteristics in non-vegetarian adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles françaises : quels rôles de l’offre et des comportements alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), 17 p. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.28-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-022-01317-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768059v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles françaises : quels rôles de l’offre et des comportements alimentaires ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.28-36. </w:t>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526415v1</w:t>
+                <w:t xml:space="preserve">hal-03520462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892328v1</w:t>
+                <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Simioni</w:t>
+                <w:t xml:space="preserve">M. Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356397v1</w:t>
+                <w:t xml:space="preserve">inserm-03274437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tharrey</w:t>
+                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sachs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03274437v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique à 360° en Outre-mer [Interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.26-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,64 +3872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), article number 2256, 17 p. </w:t>
@@ -3961,338 +3961,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed food intake in association with BMI change and risk of overweight and obesity: A prospective analysis of the French NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beslay</w:t>
+                <w:t xml:space="preserve">Ashby Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Srour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003256⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926835v1</w:t>
+                <w:t xml:space="preserve">hal-03032778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Ultra-processed food intake in association with BMI change and risk of overweight and obesity: A prospective analysis of the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashby Sachs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, 13 p. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032778v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic and cultural disparities in diet among adolescents and young adults: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Desbouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Henauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Danquah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition Education and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (2), pp.114-125. </w:t>
@@ -4484,563 +4484,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943524v1</w:t>
+                <w:t xml:space="preserve">hal-02962313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évolue le panier des français ? Les produits issus de circuits courts ont-ils des effets sur la qualité de l'alimentation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619197v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-processed food intake and risk of cardiovascular disease: prospective cohort study (NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British medical journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 365, pp.l1451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l1451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comment évolue le panier des français ? Les produits issus de circuits courts ont-ils des effets sur la qualité de l'alimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962313v1</w:t>
+                <w:t xml:space="preserve">hal-02619197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Restraint and History of Dieting Are Negatively Associated with Organic Food Consumption in a Large Population-Based Sample of Organic Food Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
@@ -5238,103 +5238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual characteristics associated with changes in the contribution of plant foods to dietary intake in a French prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (5), pp.1. </w:t>
@@ -5372,103 +5372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does participating in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5496,13742 +5496,13742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of ultra-processed foods and cancer risk: results from NutriNet-Santé prospective cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Energy, nutrient and food content of snacks in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.k322⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12937-018-0336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178347v1</w:t>
+                <w:t xml:space="preserve">hal-02623208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and demographic factors associated with snacking behavior in a large sample of French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of food preparation behaviors on 5-year weight change and obesity risk in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Nechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-018-0655-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-018-0747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628174v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, nutrient and food content of snacks in French adults</w:t>
+                <w:t xml:space="preserve">Socio-economic and demographic factors associated with snacking behavior in a large sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Nechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12937-018-0336-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-018-0655-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623208v1</w:t>
+                <w:t xml:space="preserve">hal-02628174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of food preparation behaviors on 5-year weight change and obesity risk in a French prospective cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adherence to the french eating model is inversely associated with overweight and obesity: results from a large sample of french adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-018-0747-4⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (2), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518000909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943523v1</w:t>
+                <w:t xml:space="preserve">hal-02621444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between time perspective, food choice motives, and food intake in a general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130 (1), pp.297-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2018.05.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to the french eating model is inversely associated with overweight and obesity: results from a large sample of french adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Déterminants et corrélats de la consommation d’aliments issus de l’agriculture biologique. Résultats du projet BioNutriNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114518000909⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621444v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et corrélats de la consommation d’aliments issus de l’agriculture biologique. Résultats du projet BioNutriNet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Association between time perspective and organic food consumption in a large sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12937-017-0311-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608167v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between time perspective and organic food consumption in a large sample of adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t>
+                <w:t xml:space="preserve">Consumption of ultra-processed foods and cancer risk: results from NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12937-017-0311-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792523v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social disparities in food preparation behaviours: a DEDIPAC study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dietary intakes and diet quality according to levels of organic food consumption by French adults: cross-sectional findings from the NutriNet-Sante Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lampure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12937-017-0281-2⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.638 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980016002718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615928v1</w:t>
+                <w:t xml:space="preserve">hal-01511399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal planning is associated with food variety, diet quality and body weight status in a large sample of French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Association between a dietary quality index based on the food standard agency nutrient profiling system and cardiovascular disease risk among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0461-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501388v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des fréquences de consommation alimentaire d’une population d’immigrés en situation d’insertion en région parisienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kern</w:t>
+                <w:t xml:space="preserve">Are self-reported unhealthy food choices associated with an increased risk of breast cancer? Prospective cohort study using the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.e013718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618187v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between motives for dish choice during home-meal preparation and diet quality in French adults: findings from the NutriNet-Santé study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exposure to contaminants and nutritional intakes in a French vegetarian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114517000666⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (1), pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606759v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Choice Motives When Purchasing in Organic and Conventional Consumer Clusters: Focus on Sustainable Concerns (The NutriNet-Sante Cohort Study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Comparison of Sociodemographic and Nutritional Characteristics between Self-Reported Vegetarians, Vegans, and Meat-Eaters from the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9020088⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (9), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9091023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595546v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive eating dimensions were differently associated with food intake in the general population-based NutriNet-Sante study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des fréquences de consommation alimentaire d’une population d’immigrés en situation d’insertion en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Miszkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail de Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Nathalie Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Thierry Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19-20, pp.422-429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604931v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+                <w:t xml:space="preserve">Intuitive eating dimensions were differently associated with food intake in the general population-based NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Urbano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (1), pp.61-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514238v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary intakes and diet quality according to levels of organic food consumption by French adults: cross-sectional findings from the NutriNet-Sante Cohort Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980016002718⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511399v1</w:t>
+                <w:t xml:space="preserve">hal-01514238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a dietary quality index based on the food standard agency nutrient profiling system and cardiovascular disease risk among French adults</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Food Choice Motives When Purchasing in Organic and Conventional Consumer Clusters: Focus on Sustainable Concerns (The NutriNet-Sante Cohort Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9020088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606731v1</w:t>
+                <w:t xml:space="preserve">hal-01595546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are self-reported unhealthy food choices associated with an increased risk of breast cancer? Prospective cohort study using the British Food Standards Agency nutrient profiling system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Associations between motives for dish choice during home-meal preparation and diet quality in French adults: findings from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), pp.e013718. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (06), pp.851-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114517000666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276333v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to contaminants and nutritional intakes in a French vegetarian population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Dilemma between health and environmental motives when purchasing animal food products: sociodemographic and nutritional characteristics of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.07.048⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4875-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604582v1</w:t>
+                <w:t xml:space="preserve">hal-02625352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Sociodemographic and Nutritional Characteristics between Self-Reported Vegetarians, Vegans, and Meat-Eaters from the NutriNet-Santé Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+                <w:t xml:space="preserve">Association between Impulsivity and Weight Status in a General Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (9), pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9091023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9030217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592223v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemma between health and environmental motives when purchasing animal food products: sociodemographic and nutritional characteristics of consumers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Developing a systems-based framework of the factors influencing dietary and physical activity behaviours in ethnic minority populations living in Europe - a DEDIPAC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jørun Langøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien F. M. Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4875-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0608-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625352v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a systems-based framework of the factors influencing dietary and physical activity behaviours in ethnic minority populations living in Europe - a DEDIPAC study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
+                <w:t xml:space="preserve">Associations between transition to retirement and changes in dietary intakes in French adults (NutriNet-Santé cohort study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien F. M. Chastin</w:t>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2017, 14 (71), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0608-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0527-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628810v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Impulsivity and Weight Status in a General Population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Food choice motives including sustainability during purchasing are associated with a healthy dietary pattern in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9030217⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12937-017-0279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01520305v1</w:t>
+                <w:t xml:space="preserve">hal-02622539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between transition to retirement and changes in dietary intakes in French adults (NutriNet-Santé cohort study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+                <w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0527-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531777v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food choice motives including sustainability during purchasing are associated with a healthy dietary pattern in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Contribution of ultra-processed foods in the diet of adults from the French NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12937-017-0279-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017001367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622539v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629374v1</w:t>
+                <w:t xml:space="preserve">hal-01490617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ultra-processed foods in the diet of adults from the French NutriNet-Santé study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Meal planning is associated with food variety, diet quality and body weight status in a large sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vani Aroumougame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980017001367⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0461-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606764v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Social disparities in food preparation behaviours: a DEDIPAC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12937-017-0281-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490617v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of eaters based on conventional and organic food consumption: results from the NutriNet-Santé cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516002427⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634568v1</w:t>
+                <w:t xml:space="preserve">hal-01606204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Socio-economic indicators are independently associated with intake of animal foods in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (17), pp.3146-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980016001610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392307v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the FSA nutrient profiling system dietary index in French adults—findings from SUVIMAX study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Prospective association between a dietary quality index based on a nutrient profiling system and cardiovascular disease risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Lassale</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-015-1006-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (15), pp.1669-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487316640659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637123v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5-CNL front-of-pack nutrition label appears an effective tool to achieve food substitutions towards healthier diets across dietary profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Validation of the FSA nutrient profiling system dietary index in French adults—findings from SUVIMAX study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (5), pp.1901-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-1006-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634850v1</w:t>
+                <w:t xml:space="preserve">hal-02637123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Indicators Are Independently Associated with Nutrient Intake in French Adults: A DEDIPAC Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary Nicolaou</w:t>
+                <w:t xml:space="preserve">The 5-CNL front-of-pack nutrition label appears an effective tool to achieve food substitutions towards healthier diets across dietary profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu8030158⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636505v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Socioeconomic Indicators Are Independently Associated with Nutrient Intake in French Adults: A DEDIPAC Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Castebon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Nicolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8030158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606204v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic indicators are independently associated with intake of animal foods in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (17), pp.3146-3157. </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1154-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980016001610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637666v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between a dietary quality index based on a nutrient profiling system and cardiovascular disease risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind−body practice and body weight status in a large population-based sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (15), pp.1669-1676. </w:t>
+              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.e101-e109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2047487316640659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amepre.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438765v1</w:t>
+                <w:t xml:space="preserve">hal-02630613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind−body practice and body weight status in a large population-based sample of adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Impact of Different Front-of-Pack Nutrition Labels on Consumer Purchasing Intentions A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.e101-e109. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (5), pp.627-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amepre.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amepre.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630613v1</w:t>
+                <w:t xml:space="preserve">hal-02636855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Sex-Specific Sociodemographic Correlates of Dietary Patterns in a Large Sample of French Elderly Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8080484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635738v1</w:t>
+                <w:t xml:space="preserve">hal-01438823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Different Front-of-Pack Nutrition Labels on Consumer Purchasing Intentions A Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Association between Motives for Dish Choices during Home Meal Preparation and Weight Status in the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amepre.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8070413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Sociodemographic Correlates of Dietary Patterns in a Large Sample of French Elderly Individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+                <w:t xml:space="preserve">Impact of the front-of-pack 5-colour nutrition label (5-CNL) on the nutritional quality of purchases: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu8080484⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0416-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438823v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the front-of-pack 5-colour nutrition label (5-CNL) on the nutritional quality of purchases: an experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Typology of eaters based on conventional and organic food consumption: results from the NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.1-9. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (04), pp.700-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0416-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516002427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640379v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Motives for Dish Choices during Home Meal Preparation and Weight Status in the NutriNet-Santé Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu8070413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631945v1</w:t>
+                <w:t xml:space="preserve">hal-01392307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating nutritional quality of foods using the 5-Color nutrition label in the French food market: consistency with nutritional recommendations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Prospective associations between a dietary index based on the British Food Standard Agency nutrient profiling system and 13-year weight gain in the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2015.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12937-015-0090-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635320v1</w:t>
+                <w:t xml:space="preserve">hal-02635767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of organic food to the diet in a large sample of French adults (the NutriNet-Santé cohort study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Health and dietary traits of organic food consumers: results from the NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7105417⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (12), pp.2064-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515003761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634476v1</w:t>
+                <w:t xml:space="preserve">hal-02632300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+                <w:t xml:space="preserve">The nutrient profile of foods consumed using the british food standards agency nutrient profiling system is associated with metabolic syndrome in the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 145 (10), pp.2355-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.213629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209779v1</w:t>
+                <w:t xml:space="preserve">hal-02636242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perception and characteristics related to acceptance of the sugar-sweetened beverage taxation launched in France in 2012</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Association between mindfulness and weight status in a general population from the NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980014003231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635287v1</w:t>
+                <w:t xml:space="preserve">hal-02636953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for dish choices during home meal preparation: results from a large sample of the NutriNet-Santé study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0270-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01259345v1</w:t>
+                <w:t xml:space="preserve">hal-02636889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Public perception and characteristics related to acceptance of the sugar-sweetened beverage taxation launched in France in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (14), pp.2679-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980014003231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637842v1</w:t>
+                <w:t xml:space="preserve">hal-02635287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a five category front-of-pack labelling system - the 5-colour nutrition label - to differentiate nutritional quality of breakfast cereals in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Motives for dish choices during home meal preparation: results from a large sample of the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-015-1522-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (120), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0270-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631480v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01259345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216252v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between a dietary index based on the British Food Standard Agency nutrient profiling system and 13-year weight gain in the SU.VI.MAX cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Performance of a five category front-of-pack labelling system - the 5-colour nutrition label - to differentiate nutritional quality of breakfast cereals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-015-1522-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635767v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and dietary traits of organic food consumers: results from the NutriNet-Sante study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114515003761⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632300v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mindfulness and weight status in a general population from the NutriNet-Sante study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Validity of a questionnaire measuring motives for choosing foods including sustainable concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, April 2015, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.12.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636953v1</w:t>
+                <w:t xml:space="preserve">hal-01123305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutrient profile of foods consumed using the british food standards agency nutrient profiling system is associated with metabolic syndrome in the SU.VI.MAX cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Objective understanding of front-of-package nutrition labels among nutritionally at-risk individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.213629⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (8), pp.7106-7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7085325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636242v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
+                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency Nutrient Profiling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), pp.1702-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515003384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636889v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of a questionnaire measuring motives for choosing foods including sustainable concerns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+                <w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.12.205⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01123305v1</w:t>
+                <w:t xml:space="preserve">hal-01123448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency Nutrient Profiling System</w:t>
+                <w:t xml:space="preserve">Unemployment is associated with high cardiovascular event rate and increased all-cause mortality in middle-aged socially privileged individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (10), pp.1702-1710. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (6), pp.707-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114515003384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-014-0997-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438742v1</w:t>
+                <w:t xml:space="preserve">hal-02634946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective understanding of front-of-package nutrition labels among nutritionally at-risk individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of front-of-pack nutrition labels in French adults: Results from the NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (8), pp.7106-7125. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu7085325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637905v1</w:t>
+                <w:t xml:space="preserve">hal-02639465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment is associated with high cardiovascular event rate and increased all-cause mortality in middle-aged socially privileged individuals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Contribution of organic food to the diet in a large sample of French adults (the NutriNet-Santé cohort study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-014-0997-7⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.8615-8632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7105417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634946v1</w:t>
+                <w:t xml:space="preserve">hal-02634476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Discriminating nutritional quality of foods using the 5-Color nutrition label in the French food market: consistency with nutritional recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12937-015-0090-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123448v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of front-of-pack nutrition labels in French adults: Results from the NutriNet-Santé cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639465v1</w:t>
+                <w:t xml:space="preserve">hal-01209779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starchy food consumption in French adults: a cross-sectional analysis of the profile of consumers and contribution to nutritional intake in a web-based prospective cohort</w:t>
+                <w:t xml:space="preserve">Facteurs socioéconomiques associés à l'obésité parmi les femmes ayant recours à l'aide alimentaire en France. Étude Abena 2011-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Courtois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">Dorothée Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18-19, pp.317-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633657v1</w:t>
+                <w:t xml:space="preserve">hal-02920537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.e189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123453v1</w:t>
+                <w:t xml:space="preserve">hal-02633812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of perception of front-of-pack labels with dietary, lifestyle and health characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Starchy food consumption in French adults: a cross-sectional analysis of the profile of consumers and contribution to nutritional intake in a web-based prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000358888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631915v1</w:t>
+                <w:t xml:space="preserve">hal-02633657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs socioéconomiques associés à l'obésité parmi les femmes ayant recours à l'aide alimentaire en France. Étude Abena 2011-2012</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Association of perception of front-of-pack labels with dietary, lifestyle and health characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Escalon</w:t>
+                <w:t xml:space="preserve">Pauline Macouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920537v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (8), pp.e189. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633812v1</w:t>
+                <w:t xml:space="preserve">hal-01123453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the British Food Standards Agency nutrient profiling system in a French food composition database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (10), pp.1699-1705. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114514002761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631294v1</w:t>
+                <w:t xml:space="preserve">hal-01209653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of an Individual Dietary Index Based on the British Food Standard Agency Nutrient Profiling System in a French Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Application of the British Food Standards Agency nutrient profiling system in a French food composition database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (10), pp.1699-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514002761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.114.199679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632602v1</w:t>
+                <w:t xml:space="preserve">hal-02631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+                <w:t xml:space="preserve">Development and Validation of an Individual Dietary Index Based on the British Food Standard Agency Nutrient Profiling System in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (12), pp.2009 - 2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.199679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209653v1</w:t>
+                <w:t xml:space="preserve">hal-02632602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P001: Validation d’un questionnaire mesurant les motivations des consommateurs lors d’achats alimentaires en tenant compte de la durabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70644-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845597v1</w:t>
+                <w:t xml:space="preserve">hal-02632566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+                <w:t xml:space="preserve">Insécurité alimentaire chez les femmes recourant à l'aide alimentaire : prévalences et associations avec l'obésité. Étude Abena 2011-2012, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18-19, pp.326-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632566v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The associations between emotional eating and consumption of energy-dense snack foods are modified by sex and depressive symptomatology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 144 (8), pp.1264-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.114.193177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité alimentaire chez les femmes recourant à l'aide alimentaire : prévalences et associations avec l'obésité. Étude Abena 2011-2012, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">P001: Validation d’un questionnaire mesurant les motivations des consommateurs lors d’achats alimentaires en tenant compte de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helene Escalon</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (Supplement 1), pp.Page S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70644-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921684v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumer acceptability and understanding of front-of-pack nutrition labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.494 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645907v1</w:t>
+                <w:t xml:space="preserve">hal-02650173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential association between adherence to nutritional recommendations and body weight status across educational levels: a cross-sectional study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Sex and dieting modify the association between emotional eating and weight status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (6), pp.1307 - 1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.054916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2013.06.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646668v1</w:t>
+                <w:t xml:space="preserve">hal-02652878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil des consommateurs de produits bio en France : premières données de l’Etude Nutrinet-Santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kesse‐Guyot Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szabo De edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.15-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/cdxv-s063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociodemographic profiles regarding bitter food consumption. Cross-sectional evidence from a general French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.53-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptability and understanding of front-of-pack nutrition labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Profiles of organic food consumers in a large sample of french adults: Results from the nutrinet-santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.494 - 503. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jhn.12039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650173v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dieting modify the association between emotional eating and weight status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">The contribution of diet and lifestyle to socioeconomic inequalities in cardiovascular morbidity and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel Droomers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Menard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvonne T. van Der Schouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Sluijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.054916⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 168 (6), pp.5190 - 5195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2013.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652878v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of organic food consumers in a large sample of french adults: Results from the nutrinet-santé cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Association Between Prediagnostic Biomarkers of Inflammation and Endothelial Function and Cancer Risk: A Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076998⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177 (1), pp.3 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kws359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645345v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of diet and lifestyle to socioeconomic inequalities in cardiovascular morbidity and mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Perception of front-of-pack labels according to social characteristics, nutritional knowledge and food purchasing habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.392 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980012003515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2013.07.188⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646855v1</w:t>
+                <w:t xml:space="preserve">hal-02645711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of front-of-pack labels according to social characteristics, nutritional knowledge and food purchasing habits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.392 - 402. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.148 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980012003515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645711v1</w:t>
+                <w:t xml:space="preserve">hal-02645907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Prediagnostic Biomarkers of Inflammation and Endothelial Function and Cancer Risk: A Nested Case-Control Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential association between adherence to nutritional recommendations and body weight status across educational levels: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Camille Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (5), pp.488 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2013.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kws359⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647615v1</w:t>
+                <w:t xml:space="preserve">hal-02646668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Urbano</w:t>
+                <w:t xml:space="preserve">Pre-diagnostic levels of adiponectin and soluble vascular cell adhesion molecule-1 are associated with colorectal cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (22), pp.2805 - 2812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v18.i22.2805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650515v1</w:t>
+                <w:t xml:space="preserve">hal-02649500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-diagnostic levels of adiponectin and soluble vascular cell adhesion molecule-1 are associated with colorectal cancer risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v18.i22.2805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fruit and vegetable vouchers and dietary advice on fruit and vegetable intake in a low-income population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bihan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">C. Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ducros</w:t>
+                <w:t xml:space="preserve">C. Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.110-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653087v1</w:t>
+                <w:t xml:space="preserve">hal-00924762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Impact of fruit and vegetable vouchers and dietary advice on fruit and vegetable intake in a low-income population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Méjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Urbano</w:t>
+                <w:t xml:space="preserve">V. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.369 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2011.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924762v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement between web-based and paper versions of a socio-demographic questionnaire in the NutriNet-Sant, study</w:t>
+                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Pollet</w:t>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-011-0257-5⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.211 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644402v1</w:t>
+                <w:t xml:space="preserve">hal-02646606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary behaviour and nutritional status in underprivileged people using food aid (ABENA study, 2004-2005)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Comparison between an interactive web-based self-administered 24 h dietary record and an interview by a dietitian for large-scale epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oleko</w:t>
+                <w:t xml:space="preserve">Clothilde Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01158.x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (7), pp.1055 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510004617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646262v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and economic characteristics associated with dairy intake vary across genders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Socio-economic, demographic, lifestyle and health characteristics associated with consumption of fatty-sweetened and fatty-salted foods in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (1), pp.74 - 85. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (5), pp.776 - 786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2010.01113.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510004174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646284v1</w:t>
+                <w:t xml:space="preserve">hal-02646940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">Agreement between web-based and paper versions of a socio-demographic questionnaire in the NutriNet-Sant, study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.407 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-011-0257-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646606v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic, demographic, lifestyle and health characteristics associated with consumption of fatty-sweetened and fatty-salted foods in middle-aged French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic and economic characteristics associated with dairy intake vary across genders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114510004174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.74 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2010.01113.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646940v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an interactive web-based self-administered 24 h dietary record and an interview by a dietitian for large-scale epidemiological studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Dietary behaviour and nutritional status in underprivileged people using food aid (ABENA study, 2004-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Malon</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.560-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01158.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114510004617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nutrinet-Santé Study: a web-based prospective study on the relationship between nutrition and health and determinants of dietary patterns and nutritional status.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Sociodemographic factors and attitudes toward food affordability and health are associated with fruit and vegetable consumption in a low-income French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pelabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (4), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.109.118273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00668457v1</w:t>
+                <w:t xml:space="preserve">hal-02920256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between web-based and paper versions of a self-administered anthropometric questionnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic and economic determinants of overweight and obesity in female food-aid users in France (The ABENA study 2004–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Malon</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amivi Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (6), pp.517-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2010.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-010-9433-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00570128v1</w:t>
+                <w:t xml:space="preserve">hal-02920448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of socioeconomic factors with inadequate dietary intake in food aid users in France (the ABENA study 2004–2005)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bellin-Lestienne</w:t>
+                <w:t xml:space="preserve">Comparison between web-based and paper versions of a self-administered anthropometric questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oleko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+                <w:t xml:space="preserve">Clothilde Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2009.153⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (5), pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-010-9433-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661618v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic factors and attitudes toward food affordability and health are associated with fruit and vegetable consumption in a low-income French population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pelabon</w:t>
+                <w:t xml:space="preserve">Associations of socioeconomic factors with inadequate dietary intake in food aid users in France (the ABENA study 2004–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (4), pp.374-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2009.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.109.118273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02920256v1</w:t>
+                <w:t xml:space="preserve">hal-02661618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and economic determinants of overweight and obesity in female food-aid users in France (The ABENA study 2004–2005)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Past, present and future of vasopressin and oxytocin receptor oligomers, prototypical GPCR models to study dimerization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Albizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rahmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920448v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past, present and future of vasopressin and oxytocin receptor oligomers, prototypical GPCR models to study dimerization processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Rahmeh</w:t>
+                <w:t xml:space="preserve">Variations in compliance with recommendations and types of meat/seafood/eggs according to sociodemographic and socioeconomic categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Estaquio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.10.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (1), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000271469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03117146v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in compliance with recommendations and types of meat/seafood/eggs according to sociodemographic and socioeconomic categories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Variations in compliance with starchy food recommendations and consumption of types of starchy foods according to sociodemographic and socioeconomic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000271469⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (10), pp.1485-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114509993345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920328v1</w:t>
+                <w:t xml:space="preserve">hal-02920412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in compliance with starchy food recommendations and consumption of types of starchy foods according to sociodemographic and socioeconomic characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">The Nutrinet-Santé Study: a web-based prospective study on the relationship between nutrition and health and determinants of dietary patterns and nutritional status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 103 (10), pp.1485-1492. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114509993345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920412v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the prevalence of obesity in employed adults in central-western France: A population-based study, 1995–2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19294,77 +19294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of acculturation among Tunisian migrants in France and their past/present exposure to the home country on diet and physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19424,51 +19424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of overweight in 6- to 15-year-old children in central/western France from 1996 to 2006: trends toward stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19476,51 +19476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Rolland-Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.401-407. </w:t>
@@ -19552,295 +19552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (9), pp.2106-2113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-7-265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920120v1</w:t>
+                <w:t xml:space="preserve">hal-02920010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (9), pp.2106-2113. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-7-265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920010v1</w:t>
+                <w:t xml:space="preserve">hal-02920120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19852,626 +19852,626 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+                <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peccatus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05520507v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle des Départements et régions d’Outre-mer. Table ronde « Transition(s) nutritionnelle(s) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Durabilité de l’offre de l’aide alimentaire dans les régions d’Outre-mer : exemple de collaboration INRAE-FFBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tables rondes de la SFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858575v1</w:t>
+                <w:t xml:space="preserve">hal-04485610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités socio-économiques des comportements alimentaires sont-elles un frein à une transition vers une alimentation plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Disparités socio-économiques dans les transitions vers des systèmes alimentaires sains et durables. Webinaire du département AlimH GOS4 : Favoriser les transitions nécessaires au développement de systèmes alimentaires sains et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE - Département Alimentation Humaine, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20490,7440 +20490,7440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité de l’offre de l’aide alimentaire dans les régions d’Outre-mer : exemple de collaboration INRAE-FFBA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">État nutritionnel et consommations alimentaires des migrants en Europe. Symposium international : alimentation des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485610v1</w:t>
+                <w:t xml:space="preserve">hal-04858585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État nutritionnel et consommations alimentaires des migrants en Europe. Symposium international : alimentation des migrants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle des Départements et régions d’Outre-mer. Table ronde « Transition(s) nutritionnelle(s) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+              <w:t xml:space="preserve">Tables rondes de la SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858585v1</w:t>
+                <w:t xml:space="preserve">hal-04858575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Foodscape and its relationships with diet and health outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring school of the KIM Food and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Apr 2023, La Grande Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04192741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre le paysage alimentaire et la durabilité des comportements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Atelier : Améliorer les environnements alimentaires pour une alimentation saine et durable du Réseau ALTAA [Alliance pour les Transitions Agricoles et Alimentaires]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solagro et Pistyles, Feb 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous apprend l’évolution des profils alimentaires des années 60 à nos jours sur la transition nutritionnelle dans le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can diet of migrants from the French West Indies indicate about the nutrition transition?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373845v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-related greenhouse gases emissions according to individual readiness to reduce meat consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373878v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d'Outre-mer : expertise scientifique collective de l'IRD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitutions croisées COPIL du Programme mahorais : Alimentation, activité physique et santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197278v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can diet of migrants from the French West Indies indicate about the nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.Meeting abstract: 652-653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodscape and its relationships with diet and health outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Diet-related greenhouse gases emissions according to individual readiness to reduce meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring school of the KIM Food and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.Meeting abstract: 90-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192741v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre le paysage alimentaire et la durabilité des comportements alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d'Outre-mer : expertise scientifique collective de l'IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Améliorer les environnements alimentaires pour une alimentation saine et durable du Réseau ALTAA [Alliance pour les Transitions Agricoles et Alimentaires]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solagro et Pistyles, Feb 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitutions croisées COPIL du Programme mahorais : Alimentation, activité physique et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS Mayotte, May 2023, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197286v1</w:t>
+                <w:t xml:space="preserve">hal-04197278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend l’évolution des profils alimentaires des années 60 à nos jours sur la transition nutritionnelle dans le monde ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353345v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Associations between exposure to organochlorine pesticides and diabetes risk: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Uyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.Meeting abstract: 510-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+                <w:t xml:space="preserve">hal-04373804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between exposure to organochlorine pesticides and diabetes risk: a systematic review</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.Meeting abstract: 510-510</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373804v1</w:t>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740064v1</w:t>
+                <w:t xml:space="preserve">hal-03947587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773345v1</w:t>
+                <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’exposition des populations antillaises à la chlordécone et améliorer la nutrition : une recherche intégrative des systèmes de production à la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947489v1</w:t>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transition alimentaire et nutritionnelle aux Antilles. Symposium JFN « Grandes tendances passées et à venir sur l’alimentation et les comportements alimentaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698088v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire l’exposition des populations antillaises à la chlordécone et améliorer la nutrition : une recherche intégrative des systèmes de production à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947587v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition alimentaire et nutritionnelle aux Antilles. Symposium JFN « Grandes tendances passées et à venir sur l’alimentation et les comportements alimentaires »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891980v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135312v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Changes in animal and healthy plant food consumptions over time: associations with stages of change towards meat reduction and their motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : interactions entre offre et comportements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">Séminaire interministériel "L’alimentation-nutrition Outre-mer, l’apport des travaux de recherche, évaluatifs et prospectifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Générale des Outre-Mer (DGOM), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+                <w:t xml:space="preserve">hal-03871971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in animal and healthy plant food consumptions over time: associations with stages of change towards meat reduction and their motives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Evaluation de l’impact environnemental des profils alimentaires des populations antillaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691773v1</w:t>
+                <w:t xml:space="preserve">hal-03891389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’impact environnemental des profils alimentaires des populations antillaises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations d'actions et de recherches dans les Drom - Martinique. Restitution de l'expertise scientifique collective &amp;quot;Alimentation et nutrition dans les départements et régions d'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891389v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : interactions entre offre et comportements alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La nutrition au coeur d'un séminaire [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interministériel "L’alimentation-nutrition Outre-mer, l’apport des travaux de recherche, évaluatifs et prospectifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction Générale des Outre-Mer (DGOM), Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Interview sur RCI FM : Séminaire sur la nutrition. Impact des travaux de recherche sur le Programme National Nutrition Santé, le PNNS 2019-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale des Outre-Mer (DGOM), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871971v1</w:t>
+                <w:t xml:space="preserve">hal-03871770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'actions et de recherches dans les Drom - Martinique. Restitution de l'expertise scientifique collective &amp;quot;Alimentation et nutrition dans les départements et régions d'Outre-mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197277v1</w:t>
+                <w:t xml:space="preserve">hal-03773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nutrition au coeur d'un séminaire [Interview]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interview sur RCI FM : Séminaire sur la nutrition. Impact des travaux de recherche sur le Programme National Nutrition Santé, le PNNS 2019-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction générale des Outre-Mer (DGOM), Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871770v1</w:t>
+                <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297087v1</w:t>
+                <w:t xml:space="preserve">hal-03477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification de profils motivationnels en lien avec la diminution de la consommation de viande : associations avec les caractéristiques nutritionnelles, sociodémographiques et du mode de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">2021-11-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021-11-12, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463414v2</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477759v1</w:t>
+                <w:t xml:space="preserve">hal-03740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477660v1</w:t>
+                <w:t xml:space="preserve">hal-03463414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de profils motivationnels en lien avec la diminution de la consommation de viande : associations avec les caractéristiques nutritionnelles, sociodémographiques et du mode de vie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021-11-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021-11-12, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463848v1</w:t>
+                <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean: evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740074v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean: evidence from the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Lamani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477871v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+                <w:t xml:space="preserve">Identifying attitudes and their ability to decrease meat consumption among non-vegetarians from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">VegMed Web 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463373v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying attitudes and their ability to decrease meat consumption among non-vegetarians from the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VegMed Web 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264955v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463724v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des transitions alimentaires dans le monde entre 1961 à 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Nyangwile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stades de changement de la diminution de consommation de viande : motifs et caractéristiques nutritionnelles, sociodémographiques et du mode de vie dans la cohorte NutriNet-Santé [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463308v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des parcours de vie aux inégalités sociales des comportements alimentaires des adultes vivant en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pour une santé durable [Participation à la table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : La recherche sur les inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReSP - Institut de recherche en Santé Publique, Jul 2021, Online, France. 19 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">Séminaire GOOD : Agir ensemble pour une alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France. Disponible en ligne : https://youtu.be/Y4hqyBEwlL0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283634v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une santé durable [Participation à la table ronde]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GOOD : Agir ensemble pour une alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France. Disponible en ligne : https://youtu.be/Y4hqyBEwlL0</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408309v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Contribution des parcours de vie aux inégalités sociales des comportements alimentaires des adultes vivant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire : La recherche sur les inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP - Institut de recherche en Santé Publique, Jul 2021, Online, France. 19 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463141v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stades de changement de la diminution de consommation de viande : motifs et caractéristiques nutritionnelles, sociodémographiques et du mode de vie dans la cohorte NutriNet-Santé [eposter]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463340v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive restraint and history of weight-loss diet are associated with organic food consumption in a large population-based sample of adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of birth of child in the household on changes over 7 years in dietary intake and weight of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. pp.E337, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120002852⟩</w:t>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. pp.E212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0029665120001603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377028v1</w:t>
+                <w:t xml:space="preserve">hal-02377023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des préoccupations ayant un impact sur la diminution de la consommation de viande, association avec les caractéristiques sociodémographiques dans la cohorte NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264963v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du métaprogramme GloFoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 5 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of birth of child in the household on changes over 7 years in dietary intake and weight of adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377023v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065926v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Cognitive restraint and history of weight-loss diet are associated with organic food consumption in a large population-based sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon-Guidici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. pp.E337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120002852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097704v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Identification des préoccupations ayant un impact sur la diminution de la consommation de viande, association avec les caractéristiques sociodémographiques dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097751v1</w:t>
+                <w:t xml:space="preserve">hal-03264963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of community gardens in promoting sustainable lifestyles in urban settings: design and baseline data of the JArDinS study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quel rôle du paysage alimentaire sur la durabilité des comportements alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377026v1</w:t>
+                <w:t xml:space="preserve">hal-03300743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791656v1</w:t>
+                <w:t xml:space="preserve">hal-02962245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962245v1</w:t>
+                <w:t xml:space="preserve">hal-02791656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle du paysage alimentaire sur la durabilité des comportements alimentaires ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300743v1</w:t>
+                <w:t xml:space="preserve">hal-02788050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 18 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788050v1</w:t>
+                <w:t xml:space="preserve">hal-02789667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 18 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789667v1</w:t>
+                <w:t xml:space="preserve">hal-02736964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736964v1</w:t>
+                <w:t xml:space="preserve">hal-02962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of community gardens in promoting sustainable lifestyles in urban settings: design and baseline data of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962283v1</w:t>
+                <w:t xml:space="preserve">hal-02377026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between consideration of future consequences, food choice motives, and food intake in a general population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Social determinants of food choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. World Congress of Public Health and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Food Information Resource (EuroFIR AISBL). BEL.; Universidad Ceu San Pablo. ESP., Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732473v1</w:t>
+                <w:t xml:space="preserve">hal-02785280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social determinants of food choice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress of Public Health and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Food Information Resource (EuroFIR AISBL). BEL.; Universidad Ceu San Pablo. ESP., Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785280v1</w:t>
+                <w:t xml:space="preserve">hal-04732489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
@@ -27946,4350 +27946,4350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+                <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732489v1</w:t>
+                <w:t xml:space="preserve">hal-01959663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Association between time perspective, food choice motives, and food intake in a general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Paul Bocuse. FRA., Apr 2018, Ecully-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959663v1</w:t>
+                <w:t xml:space="preserve">hal-02787232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between time perspective, food choice motives, and food intake in a general population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does participation in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Paul Bocuse. FRA., Apr 2018, Ecully-Lyon, France</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787232v1</w:t>
+                <w:t xml:space="preserve">hal-01948620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does participation in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association between consideration of future consequences, food choice motives, and food intake in a general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948620v1</w:t>
+                <w:t xml:space="preserve">hal-04732473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre les perspectives temporelles, les motivations des choix alimentaires, et la consommation alimentaire en population générale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of food preparation behaviours on 5-year weight gain and obesity risk in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd Cook and Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of West London. GBR., Mar 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734648v1</w:t>
+                <w:t xml:space="preserve">hal-02787230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between time perspective and organic food consumption in a large sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon-Guidici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">21. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Sociedad Argentina de Nutrición (SAN). ARG., Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608917v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Première étude sur les profils sociodémographiques et nutritionnels de végétariens et végétaliens français, résultats de Nutrinet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de la nutrition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738260v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étude sur les profils sociodémographiques et nutritionnels de végétariens et végétaliens français, résultats de Nutrinet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de la nutrition 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606094v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prospective association between breast cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Antonio, United States. pp.2 [abstract], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS16-P4-13-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738217v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of food preparation behaviours on 5-year weight gain and obesity risk in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does access to urban community gardens improve nutritional quality and sustainability of food practices without increasing social inequalities in health? Protocol for a quasi-experimental evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Cook and Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of West London. GBR., Mar 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787230v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between time perspective and organic food consumption in a large sample of adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Virecoulon-Guidici</w:t>
+                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Sociedad Argentina de Nutrición (SAN). ARG., Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734750v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between breast cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS16-P4-13-01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605983v1</w:t>
+                <w:t xml:space="preserve">hal-01608917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does access to urban community gardens improve nutritional quality and sustainability of food practices without increasing social inequalities in health? Protocol for a quasi-experimental evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association entre les perspectives temporelles, les motivations des choix alimentaires, et la consommation alimentaire en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542571v1</w:t>
+                <w:t xml:space="preserve">hal-02734648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between impulsivity and weight status in a general population.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Planification des repas : association avec la qualité de l’alimentation et le statut pondéral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vani Aroumougame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. European Health Psychology Society and British Psychology Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732504v1</w:t>
+                <w:t xml:space="preserve">hal-04732569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mindfulness and weight status in a general population from the NutriNet-Santé study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association entre un score reflétant la qualité globale de l’alimentation (FSA-NPS DI) et le risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN) et Société Française de Nutrition Entérale et Parentale (SFNEP), Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732515v1</w:t>
+                <w:t xml:space="preserve">hal-02741000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association entre l’impulsivité et le surpoids dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Food Factor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">VIIème Congrès d’Epidémiologie ADELF-EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795095v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre un score reflétant la qualité globale de l’alimentation (FSA-NPS DI) et le risque de cancer du sein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind-body practice and body weight status in a large population-based sample of adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741000v1</w:t>
+                <w:t xml:space="preserve">hal-04732511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des repas : association avec la qualité de l’alimentation et le statut pondéral.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Association between meal planning and weight status in a large sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vani Aroumougame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732569v1</w:t>
+                <w:t xml:space="preserve">hal-04730986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l’impulsivité et le surpoids dans la cohorte NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Association between impulsivity and weight status in a general population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème Congrès d’Epidémiologie ADELF-EPITER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">30. European Health Psychology Society and British Psychology Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732580v1</w:t>
+                <w:t xml:space="preserve">hal-04732504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-body practice and body weight status in a large population-based sample of adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Association between mindfulness and weight status in a general population from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732511v1</w:t>
+                <w:t xml:space="preserve">hal-04732515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between meal planning and weight status in a large sample of French adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The Food Factor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730986v1</w:t>
+                <w:t xml:space="preserve">hal-02795095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prospective association between cardiovascular disease risk and an individual dietary index based on the British FSA-NPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732598v1</w:t>
+                <w:t xml:space="preserve">hal-02738714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Dilemme entre motivations &amp;quot;santé&amp;quot; vs. environnementales lors de l’achat de produits animaux : caractéristiques sociodémographiques et nutritionnelles des consommateurs concernés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594223v1</w:t>
+                <w:t xml:space="preserve">hal-04732587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-body practice is inversely associated with body weight in the general population-based NutriNet-Sante Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Objective understanding of front-of-pack nutrition labels in nutritionally at-risk individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739252v1</w:t>
+                <w:t xml:space="preserve">hal-02740393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Association between cooking practices and weight status in a general population from the NutriNet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741755v1</w:t>
+                <w:t xml:space="preserve">hal-02740396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between sustainable food choice motives during purchasing and dietary patterns in French adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of animal products in the human diet: health and environmental concern</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665115004000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740862v1</w:t>
+                <w:t xml:space="preserve">hal-01594223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different front-of-pack nutrition labels on consumer purchasing intentions: results of a randomized controlled trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Association between sustainable food choice motives during purchasing and dietary patterns in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The future of animal products in the human diet: health and environmental concern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrition Society. Londres, GBR., Jul 2015, Nottingham, United Kingdom. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665115004000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743338v1</w:t>
+                <w:t xml:space="preserve">hal-02740862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cardiovascular disease risk and an individual dietary index based on the British FSA-NPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact of different front-of-pack nutrition labels on consumer purchasing intentions: results of a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738714v1</w:t>
+                <w:t xml:space="preserve">hal-02743338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemme entre motivations &amp;quot;santé&amp;quot; vs. environnementales lors de l’achat de produits animaux : caractéristiques sociodémographiques et nutritionnelles des consommateurs concernés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732587v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cooking practices and weight status in a general population from the NutriNet-Sante Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Mind-body practice is inversely associated with body weight in the general population-based NutriNet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740396v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective understanding of front-of-pack nutrition labels in nutritionally at-risk individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740393v1</w:t>
+                <w:t xml:space="preserve">hal-01573566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+                <w:t xml:space="preserve">Nutrient intake and socioeconomic characteristics among French adults: analyses of effect modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573566v1</w:t>
+                <w:t xml:space="preserve">hal-02739108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient intake and socioeconomic characteristics among French adults: analyses of effect modifications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Relations entre pratiques d’approvisionnement alimentaire et caractéristiques sociodémographiques et modes de vie des consommateurs (Etude Nutrinet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France. 639 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739108v1</w:t>
+                <w:t xml:space="preserve">hal-01580639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques d’approvisionnement alimentaire et caractéristiques sociodémographiques et modes de vie des consommateurs (Etude Nutrinet-Santé)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France. 639 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580639v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitter food intake in the French SU.VI.MAX cohort: Finding based on bitterness intensity-weighted scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. annual european public health conference: all inclusive public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Portomaso, St Julian's, Malta. 1 p., </w:t>
@@ -32327,90 +32327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre attirance sensorielle et consommations alimentaires. Etude Nutrinet-Santé, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32474,90 +32474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attirance pour le gras, le salé et le sucré augmente avec la corpulence. Étude de la cohorte française Nutrinet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. 2 p., </w:t>
@@ -32620,90 +32620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attirance pour le gras, le salé et le sucré est associé à la corpulence. Etude de la cohorte française Nutrinet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Dec 2011, Reims, France. 14 p</w:t>
@@ -32758,64 +32758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Sensometrics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2010, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32866,234 +32866,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, validity and reproducibility of a semi-quantitative food frequency questionnaire for use among adult population in Reunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Nourly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
@@ -33116,221 +33116,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554397v1</w:t>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de la Fresque de l'Alimentation Étudiante : bases bibliographiques et conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33366,1028 +33366,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629404v1</w:t>
+                <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395538v1</w:t>
+                <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">ChlorExpo: intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire au chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891868v1</w:t>
+                <w:t xml:space="preserve">anses-04178970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576970v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681488v1</w:t>
+                <w:t xml:space="preserve">hal-03891868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChlorExpo: intégration des habitudes et pratiques alimentaires de la population des Antilles dans l'évaluation de l'exposition alimentaire au chlordécone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soazig Lemoine</w:t>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04178970v1</w:t>
+                <w:t xml:space="preserve">hal-03576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891877v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
@@ -34416,103 +34416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
@@ -34535,2248 +34535,2248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164642v1</w:t>
+                <w:t xml:space="preserve">hal-03097853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097853v1</w:t>
+                <w:t xml:space="preserve">hal-03164642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786816v1</w:t>
+                <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation de légumineuses en France : analyse des décisions d’achat des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377027v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ultra-processed food intake and risk of type 2 diabetes in a French cohort of middle-aged adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press (CUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Nutrition Society, 79 (OCE2), pp.E533, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120004826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377025v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787969v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de légumineuses en France : analyse des décisions d’achat des ménages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401241v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed food intake and risk of type 2 diabetes in a French cohort of middle-aged adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Consumption of ultra-processed foods and the risk of overweight and obesity, and weight trajectories in the French cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. Proceedings of the Nutrition Society, 79 (OCE2), pp.E212, 2020, 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120003559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press (CUP)</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02908797v1</w:t>
+                <w:t xml:space="preserve">hal-02377022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of ultra-processed foods and the risk of overweight and obesity, and weight trajectories in the French cohort NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377022v1</w:t>
+                <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736293v1</w:t>
+                <w:t xml:space="preserve">hal-02787373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392212v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787373v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Effet de l’arrivée d’un premier enfant dans le foyer sur les évolutions sur 7 ans des consommations alimentaires et du poids des adultes (Etude NutriNet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+                <w:t xml:space="preserve">hal-01947510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’arrivée d’un premier enfant dans le foyer sur les évolutions sur 7 ans des consommations alimentaires et du poids des adultes (Etude NutriNet-Santé)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">The British Feeding and Drinking Group, 2018 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947510v1</w:t>
+                <w:t xml:space="preserve">hal-04732739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Feeding and Drinking Group, 2018 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732739v1</w:t>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Virecoulon-Guidici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ecullly-Lyon, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+                <w:t xml:space="preserve">hal-02786241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between cognitive restraint, history of weight loss diet and organic food consumption in a large population-based sample of adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effet du chômage sur les consommations alimentaires des adultes sur 5 ans (Etude NutriNet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Si Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ecullly-Lyon, France. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786241v1</w:t>
+                <w:t xml:space="preserve">hal-01947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36795,622 +36795,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du chômage sur les consommations alimentaires des adultes sur 5 ans (Etude NutriNet-Santé)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947502v1</w:t>
+                <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947492v1</w:t>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sociodemographic and nutritional characteristics between vegetarians, vegans, and meat-eaters from the NutriNet-Santé study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733907v1</w:t>
+                <w:t xml:space="preserve">hal-02733620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparison of sociodemographic and nutritional characteristics between vegetarians, vegans, and meat-eaters from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733620v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association prospective entre consommation de produits ultra-transformés et risque de surpoids et d’obésité dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
@@ -37433,2489 +37433,2489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre les déterminants des choix des plats lors de la préparation des repas et le statut pondéral au sein de la cohorte NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Weight status and sociodemographic correlates of dietary patterns in a nationwide sample of French elderly individuals: The ALIMASSENS Collaborative Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème réunion scientifique de l’Association Française d’Études et Recherche sur l’Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Obesity Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732860v1</w:t>
+                <w:t xml:space="preserve">hal-02795100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-body practice and body weight status in a general population-based sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’adéquation au modèle alimentaire français est associée à un statut pondéral plus faible dans un large échantillon de population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">32ème réunion scientifique de l’Association Française d’Études et Recherche sur l’Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732637v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations intervenant dans les choix alimentaires lors des achats, y compris celles liées à la durabilité, chez des groupes de consommateurs bio et conventionnels (NutriNet-Santé)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Association entre l’attirance pour le gras, le sucré et le salé et les fluctuations pondérales sur 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lampure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées Francophone de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603021v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between impulsivity and weight status in a general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Motivations intervenant dans les choix alimentaires lors des achats, y compris celles liées à la durabilité, chez des groupes de consommateurs bio et conventionnels (NutriNet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732664v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between adherence to the French eating model and weight status in a large sample of French adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association between impulsivity and weight status in a general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
+              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732653v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight status and sociodemographic correlates of dietary patterns in a nationwide sample of French elderly individuals: The ALIMASSENS Collaborative Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Association between adherence to the French eating model and weight status in a large sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Obesity Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. 2016</w:t>
+              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795100v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adéquation au modèle alimentaire français est associée à un statut pondéral plus faible dans un large échantillon de population générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème réunion scientifique de l’Association Française d’Études et Recherche sur l’Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732839v1</w:t>
+                <w:t xml:space="preserve">hal-02740340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l’attirance pour le gras, le sucré et le salé et les fluctuations pondérales sur 4 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Rôle relatif des facteurs individuels, de l’alimentation et de l’activité physique sur la variation de poids sur 5 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lampure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519332v1</w:t>
+                <w:t xml:space="preserve">hal-01519309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle relatif des facteurs individuels, de l’alimentation et de l’activité physique sur la variation de poids sur 5 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+                <w:t xml:space="preserve">Déterminants sociodémographiques des profils alimentaires dans un échantillon national des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">36èmes journées annuelles de la Société française de gériatrie et gérontologie (SFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519309v1</w:t>
+                <w:t xml:space="preserve">hal-01581538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association entre l’impulsivité et le surpoids dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
+              <w:t xml:space="preserve">32emes journées scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740340v1</w:t>
+                <w:t xml:space="preserve">hal-04732855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants sociodémographiques des profils alimentaires dans un échantillon national des personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+                <w:t xml:space="preserve">Mind-body practice and body weight status in a general population-based sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes journées annuelles de la Société française de gériatrie et gérontologie (SFGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">13th International Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581538v1</w:t>
+                <w:t xml:space="preserve">hal-04732637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l’impulsivité et le surpoids dans la cohorte NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association entre les déterminants des choix des plats lors de la préparation des repas et le statut pondéral au sein de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32emes journées scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité</w:t>
+              <w:t xml:space="preserve">32ème réunion scientifique de l’Association Française d’Études et Recherche sur l’Obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732855v1</w:t>
+                <w:t xml:space="preserve">hal-04732860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adéquation au modèle alimentaire français est associée à un statut pondéral plus faible dans un large échantillon de population générale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pratique de techniques de relaxation et statut pondéral dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème réunion scientifique de l’Association Française d’Etudes et Recherche sur l’Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732799v1</w:t>
+                <w:t xml:space="preserve">hal-04732847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and environmental food choice motives: a source of dilemma?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Association entre les déterminants des choix des plats lors de la préparation des repas et le statut pondéral au sein de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition conference FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732670v1</w:t>
+                <w:t xml:space="preserve">hal-04732820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre les déterminants des choix des plats lors de la préparation des repas et le statut pondéral au sein de la cohorte NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Association entre le risque de cancer et un score individuel de qualité de l’alimentation basé sur un système de profilage nutritionnel des aliments dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13es Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732820v1</w:t>
+                <w:t xml:space="preserve">hal-02740369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre le risque de cancer et un score individuel de qualité de l’alimentation basé sur un système de profilage nutritionnel des aliments dans la cohorte SU.VI.MAX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Impact des logos d’information nutritionnelle en face avant des emballages sur les intentions d’achat : résultats d’un essai randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740369v1</w:t>
+                <w:t xml:space="preserve">hal-04732809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des logos d’information nutritionnelle en face avant des emballages sur les intentions d’achat : résultats d’un essai randomisé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association entre l’impulsivité et le statut pondéral en population général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732809v1</w:t>
+                <w:t xml:space="preserve">hal-04732793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de techniques de relaxation et statut pondéral dans la cohorte NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Health and environmental food choice motives: a source of dilemma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème réunion scientifique de l’Association Française d’Etudes et Recherche sur l’Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th European Nutrition conference FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732847v1</w:t>
+                <w:t xml:space="preserve">hal-04732670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l’impulsivité et le statut pondéral en population général</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’adéquation au modèle alimentaire français est associée à un statut pondéral plus faible dans un large échantillon de population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732793v1</w:t>
+                <w:t xml:space="preserve">hal-04732799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
@@ -39979,77 +39979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring liking for sweet, salt and fat by questionnaire and sensory test: complementary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40100,258 +40100,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">The 4th Conference on Sensory and Consumer Research. A sense of Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186793v1</w:t>
+                <w:t xml:space="preserve">hal-00709788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Conference on Sensory and Consumer Research. A sense of Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709788v1</w:t>
+                <w:t xml:space="preserve">hal-01186793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -40369,103 +40369,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -40528,103 +40528,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle à travers l’offre et la demande alimentaires : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
@@ -40696,77 +40696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
@@ -40812,103 +40812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation d'impact des actions de prévention et de promotion de la santé nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
@@ -40946,64 +40946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Méjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 2020, Expertise collective</w:t>
@@ -41045,51 +41045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rose-Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41144,51 +41144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités socio-économiques des consommations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41258,103 +41258,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 28, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -41370,250 +41370,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des paysages alimentaires sur la santé, késako ? Construire des systèmes alimentaires durables dans les Outre-mer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Grand format France TV. Obésité : l’addition trop sucrée des Outre-mer. [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://la1ere.francetvinfo.fr/obesite-l-addition-trop-sucree-des-outre-mer-1531906.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104163v1</w:t>
+                <w:t xml:space="preserve">hal-04858605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage alimentaire montpelliérain : les profils d’achats et les relations avec l’environnement alimentaire [Podcast]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'impact des paysages alimentaires sur la santé, késako ? Construire des systèmes alimentaires durables dans les Outre-mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention dans la formation en ligne sur les enjeux agricoles et alimentaires dans les territoires d’Outre-mer de Let’s Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416733v1</w:t>
+                <w:t xml:space="preserve">hal-05104163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand format France TV. Obésité : l’addition trop sucrée des Outre-mer. [Interview]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le paysage alimentaire montpelliérain : les profils d’achats et les relations avec l’environnement alimentaire [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://la1ere.francetvinfo.fr/obesite-l-addition-trop-sucree-des-outre-mer-1531906.html</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858605v1</w:t>
+                <w:t xml:space="preserve">hal-04416733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le MOOC : Alimentation et environnement : quelle éducation au développement durable ? Partenariat entre l'AFPER et INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41638,51 +41638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un projet &amp;quot;Paysage alimentaire et effets sur les comportements alimentaires&amp;quot; [Fruit d'une collaboration entre INRAE et le programme Savanturiers-Ecole de la recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41700,51 +41700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pistes pour une alimentation plus durable ? Interventions auprès d'enseignants de collèges du Val d'Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41762,103 +41762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -41889,51 +41889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des grands résultats du projet ANR NuTWind [Transition Nutritionnelle aux Antilles françaises : Interactions entre offre et comportements alimentaires] et échanges avec des entreprises agro-alimentaires de l'AMPI [Association Martiniquaise pour la Promotion de l'Industrie] Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41945,177 +41945,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition publique et focus Sud : les apports de l'IRD à MoISA [Interview]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Plus les aliments sont défavorables à la santé, moins ils sont chers [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245120v1</w:t>
+                <w:t xml:space="preserve">hal-03186487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus les aliments sont défavorables à la santé, moins ils sont chers [Interview]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nutrition publique et focus Sud : les apports de l'IRD à MoISA [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186487v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -42133,51 +42133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition nutritionnelle des plats complets végétariens et non-végétariens proposés en restauration scolaire : une étude du collectif EnScol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42418,64 +42418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42523,103 +42523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -42673,51 +42673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs socio-économiques, de l'alimentation et des modes de vie sur les maladies non transmissibles liées à l'alimentation chez les immigrés tunisiens vivant en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Pierre &amp; Marie Curie - Paris 6, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -42776,51 +42776,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminants des comportements alimentaires des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42928,51 +42928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="285FF209"/>
+    <w:nsid w:val="8CDD294A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43159,51 +43159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-mejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6083-9352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131347217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980023002501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.09.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Nyangwile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielfried Heyse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01317-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003256" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Desbouys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019002362" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boateng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Danquah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2019.09.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l1451" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon Giudici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11102468" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0655-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-018-0336-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0747-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.05.157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0311-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0281-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Aroumougame" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0461-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Miszkowicz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayashi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kern" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000666" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511399v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016002718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.092" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013718" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.07.048" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9091023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4875-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nicolaou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J&#248;run Lang&#248;ien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien F. M. Chastin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0608-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030217" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0527-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622539v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0279-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Martinez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017001367" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002427" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637123v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1006-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157545" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636505v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8030158" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecossais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016001610" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487316640659" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630613v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.10.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636855v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.10.020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2F2SK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0416-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8070413" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-015-0090-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634476v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7105417" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635287v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vicari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014003231" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259345v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0270-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631480v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1522-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.022" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3N242T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632300v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003761" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127447" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.213629" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003384" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7085325" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634946v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-014-0997-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140898" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633657v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courtois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358888" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631915v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Macouillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090971" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920537v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Grange" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guibert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002761" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199679" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921684v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guilbert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646668v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassalas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2013.06.030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7Z7JXK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660209v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesse&#8208;Guyot Emmanuelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cdxv-s063" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650173v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12039" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTJNG3GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652878v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.054916" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645345v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076998" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Droomers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne T. van Der Schouw" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sluijs" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.07.188" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1067JCM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645711v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012003515" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kws359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649500v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i22.2805" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653087v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bihan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pollet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-011-0257-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0589E140349D9A26616CAC3CDD2E018638F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01158.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZZBRX32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646284v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2010.01113.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCZ0XVT5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646940v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004174" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646804v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004617" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668457v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-242" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570128v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9433-9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661618v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2009.153" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920256v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pelabon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.118273" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920448v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2010.09.005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC78XKPD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Estaquio" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000271469" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993345" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2008.12.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMZ4KC40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920166v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2009.31" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858575v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645834v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485610v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858585v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373878v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.234" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197278v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192741v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197286v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Uyen Vu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947489v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947587v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891980v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691773v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871971v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197277v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871770v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prioux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264955v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463798v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heyse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283634v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408309v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463340v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377028v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon-Guidici" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120002852" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264963v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300743v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785280v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732489v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787232v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734648v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738260v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606094v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.074" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738217v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787230v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734750v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605983v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gourlet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P4-13-01" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732504v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732515v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741000v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.071" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732569v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732580v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732511v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730986v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739252v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740862v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665115004000" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743338v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducroy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738714v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732587v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740396v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740393v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739108v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580639v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363365v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04178970v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poisson" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401241v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908797v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fens2019.org/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004826" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377022v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003559" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732739v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786241v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733907v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735150v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732860v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732637v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603021v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732664v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732653v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732839v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519332v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519309v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740340v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732855v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732799v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732670v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732820v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740369v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.058" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732809v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732847v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732793v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810769v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186793v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709788v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489910v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rose-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383604v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104163v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416733v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858605v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485706v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493980v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197296v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197305v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245120v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186487v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03777313v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786682v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-mejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6083-9352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131347217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980023002501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.09.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Nyangwile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielfried Heyse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01317-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Desbouys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019002362" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boateng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Danquah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2019.09.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l1451" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon Giudici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11102468" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-018-0336-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0747-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0655-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000909" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.05.157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0311-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k322" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016002718" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276333v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013718" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.07.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592223v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9091023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Miszkowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayashi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kern" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606759v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000666" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4875-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030217" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628810v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nicolaou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J&#248;run Lang&#248;ien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien F. M. Chastin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0608-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0527-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0279-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606764v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017001367" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501388v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Aroumougame" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0461-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-017-0281-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecossais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016001610" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487316640659" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1006-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157545" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8030158" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.10.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636855v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.10.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2F2SK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8070413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0416-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635767v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3N242T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003761" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636242v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.213629" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127447" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vicari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014003231" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0270-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1522-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7085325" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438742v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003384" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-014-0997-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140898" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7105417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635320v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-015-0090-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Grange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guibert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633657v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courtois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358888" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Macouillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090971" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002761" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632602v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199679" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921684v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guilbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650173v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12039" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTJNG3GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.054916" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660209v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesse&#8208;Guyot Emmanuelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cdxv-s063" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645345v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076998" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646855v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Droomers" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne T. van Der Schouw" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sluijs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.07.188" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1067JCM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kws359" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645711v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012003515" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646668v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassalas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2013.06.030" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7Z7JXK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649500v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i22.2805" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653087v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bihan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.173" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646804v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pollet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004617" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646940v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004174" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644402v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Vergnaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-011-0257-5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0589E140349D9A26616CAC3CDD2E018638F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646284v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2010.01113.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCZ0XVT5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646262v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschamps" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01158.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZZBRX32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920256v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pelabon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.118273" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920448v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2010.09.005" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC78XKPD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570128v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9433-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661618v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2009.153" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Estaquio" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000271469" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920412v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993345" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-242" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2008.12.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMZ4KC40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920166v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2009.31" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485610v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645834v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858585v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192741v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197286v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373878v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.234" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197278v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373804v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Uyen Vu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947587v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891980v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947489v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871971v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197277v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871770v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463848v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prioux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264955v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463798v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heyse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463340v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408309v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283634v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377028v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon-Guidici" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120002852" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264963v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300743v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785280v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732489v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732473v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734750v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606094v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.074" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738217v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605983v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gourlet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P4-13-01" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738260v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734648v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732569v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741000v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.071" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732580v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732511v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730986v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732504v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732515v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738714v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732587v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740393v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740396v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740862v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665115004000" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743338v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducroy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739252v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739108v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580639v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363365v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04178970v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poisson" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401241v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908797v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fens2019.org/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004826" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377022v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003559" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732739v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786241v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733907v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735150v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732839v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519332v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603021v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732664v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732653v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740340v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519309v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732855v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732637v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732860v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732847v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732820v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740369v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.058" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732809v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732793v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732670v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732799v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810769v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709788v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186793v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489910v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rose-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383604v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858605v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104163v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416733v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485706v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493980v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197296v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197305v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186487v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245120v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03777313v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786682v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>