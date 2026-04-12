--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -75,875 +75,875 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des pratiques artistiques performatives au déploiement d'un espace d'apprentissage vivant (ré)conciliant savoir et être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Co)contribution de l’enseignement des arts plastiques au développement de la pratique réflexive et à la construction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les enseignements artistiques pour advenir au monde, 26 (1), pp.35-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113232ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’expérience dans la formation en arts plastiques au service de la polyvalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAVOIRS INTERPRÉTATIFS ET ARTS PLASTIQUES, UNE APPROCHE PLASTICIENNE : DU TRAVAIL ENSEIGNANT À L’ACTIVITÉ DES ELEVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux liés à la mise en place d'une recherche-action pour évaluer les effets d'un dispositif d'éducation artistique et culturelle au sein d'une école. peut-on parler d'innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes de l’innovation en évaluation au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE, Jan 2025, Belval (Luxembourg), Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche inclusive dans des collectifs de travail : la part du sensible dans la construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Espaces sensibles : approches performatives pour une éducation inclusive de l'école à l'université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en coopération pour se former à enseigner les arts plastiques : co-formation entre professeur des écoles et professeur d’arts plastiques au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théorie de l'Action Conjointe en Didactique, Nov 2023, Brest, France. pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Co) ontribution de l’enseignement des arts plastiques à la construction de soi</w:t>
+                <w:t xml:space="preserve">Les humanités dans la formation continue : le cas des arts plastiques pour les enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l'éducation, se construire avec et dans le monde : part d'autrui, part de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXIème siècle? Questions et perspectives philosophiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, Jun 2023, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606300v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités dans la formation continue : le cas des arts plastiques pour les enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">(Co) ontribution de l’enseignement des arts plastiques à la construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXIème siècle? Questions et perspectives philosophiques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sofphied, Jun 2023, Bordeaaux, France</w:t>
+              <w:t xml:space="preserve">Biennale de l'éducation, se construire avec et dans le monde : part d'autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606362v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appropriation des prescriptions aux savoirs scolaires : le cas des Arts Plastiques dans l'activité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433012v1</w:t>
-              </w:r>
-[...359 lines deleted...]
-                <w:t xml:space="preserve">hal-05293277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1186,182 +1186,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des prescriptions en arts plastiques dans le développement de l’activité des enseignants du premier degré.</w:t>
+                <w:t xml:space="preserve">Appropriation des prescriptions en arts plastiques dans le développement de l'activité des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis Kakaviatos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2023. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023LYO20097⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04553089v1</w:t>
+                <w:t xml:space="preserve">tel-04606096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des prescriptions en arts plastiques dans le développement de l'activité des enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">L’appropriation des prescriptions en arts plastiques dans le développement de l’activité des enseignants du premier degré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis Kakaviatos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2, 2023. Français. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023LYO20097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04606096v1</w:t>
+                <w:t xml:space="preserve">tel-04553089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>