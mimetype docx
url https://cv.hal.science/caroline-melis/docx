--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -75,875 +75,875 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux liés à la mise en place d'une recherche-action pour évaluer les effets d'un dispositif d'éducation artistique et culturelle au sein d'une école. peut-on parler d'innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradoxes de l’innovation en évaluation au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Jan 2025, Belval (Luxembourg), Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche inclusive dans des collectifs de travail : la part du sensible dans la construction des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Espaces sensibles : approches performatives pour une éducation inclusive de l'école à l'université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les humanités dans la formation continue : le cas des arts plastiques pour les enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXIème siècle? Questions et perspectives philosophiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, Jun 2023, Bordeaaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Co) ontribution de l’enseignement des arts plastiques à la construction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l'éducation, se construire avec et dans le monde : part d'autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en coopération pour se former à enseigner les arts plastiques : co-formation entre professeur des écoles et professeur d’arts plastiques au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théorie de l'Action Conjointe en Didactique, Nov 2023, Brest, France. pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'appropriation des prescriptions aux savoirs scolaires : le cas des Arts Plastiques dans l'activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au XXI° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des pratiques artistiques performatives au déploiement d'un espace d'apprentissage vivant (ré)conciliant savoir et être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Co)contribution de l’enseignement des arts plastiques au développement de la pratique réflexive et à la construction de soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de l’expérience dans la formation en arts plastiques au service de la polyvalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113232ar⟩</w:t>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715678v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’expérience dans la formation en arts plastiques au service de la polyvalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Co)contribution de l’enseignement des arts plastiques au développement de la pratique réflexive et à la construction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/lpa.840⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les enseignements artistiques pour advenir au monde, 26 (1), pp.35-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113232ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744572v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAVOIRS INTERPRÉTATIFS ET ARTS PLASTIQUES, UNE APPROCHE PLASTICIENNE : DU TRAVAIL ENSEIGNANT À L’ACTIVITÉ DES ELEVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293277v1</w:t>
-              </w:r>
-[...483 lines deleted...]
-                <w:t xml:space="preserve">hal-03433012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>