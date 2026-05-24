--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -260,260 +260,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités dans la formation continue : le cas des arts plastiques pour les enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">Travailler en coopération pour se former à enseigner les arts plastiques : co-formation entre professeur des écoles et professeur d’arts plastiques au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXIème siècle? Questions et perspectives philosophiques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sofphied, Jun 2023, Bordeaaux, France</w:t>
+              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théorie de l'Action Conjointe en Didactique, Nov 2023, Brest, France. pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606362v1</w:t>
+                <w:t xml:space="preserve">hal-04606318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Co) ontribution de l’enseignement des arts plastiques à la construction de soi</w:t>
+                <w:t xml:space="preserve">Les humanités dans la formation continue : le cas des arts plastiques pour les enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l'éducation, se construire avec et dans le monde : part d'autrui, part de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXIème siècle? Questions et perspectives philosophiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, Jun 2023, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606300v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en coopération pour se former à enseigner les arts plastiques : co-formation entre professeur des écoles et professeur d’arts plastiques au cycle 3</w:t>
+                <w:t xml:space="preserve">(Co) ontribution de l’enseignement des arts plastiques à la construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Théorie de l'Action Conjointe en Didactique, Nov 2023, Brest, France. pp.186</w:t>
+              <w:t xml:space="preserve">Biennale de l'éducation, se construire avec et dans le monde : part d'autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606318v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appropriation des prescriptions aux savoirs scolaires : le cas des Arts Plastiques dans l'activité enseignante</w:t>
               </w:r>
@@ -685,196 +685,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’expérience dans la formation en arts plastiques au service de la polyvalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Co)contribution de l’enseignement des arts plastiques au développement de la pratique réflexive et à la construction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les enseignements artistiques pour advenir au monde, 26 (1), pp.35-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/lpa.840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1113232ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744572v1</w:t>
+                <w:t xml:space="preserve">hal-04715678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Co)contribution de l’enseignement des arts plastiques au développement de la pratique réflexive et à la construction de soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de l’expérience dans la formation en arts plastiques au service de la polyvalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les enseignements artistiques pour advenir au monde, 26 (1), pp.35-57. </w:t>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113232ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/lpa.840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715678v1</w:t>
+                <w:t xml:space="preserve">hal-04744572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAVOIRS INTERPRÉTATIFS ET ARTS PLASTIQUES, UNE APPROCHE PLASTICIENNE : DU TRAVAIL ENSEIGNANT À L’ACTIVITÉ DES ELEVES</w:t>
               </w:r>
@@ -1186,182 +1186,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des prescriptions en arts plastiques dans le développement de l'activité des enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">L’appropriation des prescriptions en arts plastiques dans le développement de l’activité des enseignants du premier degré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis Kakaviatos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2, 2023. Français. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023LYO20097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04606096v1</w:t>
+                <w:t xml:space="preserve">tel-04553089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des prescriptions en arts plastiques dans le développement de l’activité des enseignants du premier degré.</w:t>
+                <w:t xml:space="preserve">Appropriation des prescriptions en arts plastiques dans le développement de l'activité des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Melis Kakaviatos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2023. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023LYO20097⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04553089v1</w:t>
+                <w:t xml:space="preserve">tel-04606096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113232ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Melis Kakaviatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04606096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>