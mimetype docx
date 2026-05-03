--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Menguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Norest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kautsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Eleftheriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tubulinosema ratisbonensis , a Microsporidian Species Infecting the Model Organism Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (31), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00077-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bioinformatiques pour l'exploration des génomes et de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris-Saclay, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPASB073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping with the Saphyr System on Plant Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From whole-genome scans for divergence to the discovery of speciation genes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Menguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Norest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kautsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Eleftheriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tubulinosema ratisbonensis , a Microsporidian Species Infecting the Model Organism Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (31), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00077-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bioinformatiques pour l'exploration des génomes et de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris-Saclay, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPASB073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping with the Saphyr System on Plant Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From whole-genome scans for divergence to the discovery of speciation genes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994054v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASB073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994054v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASB073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>