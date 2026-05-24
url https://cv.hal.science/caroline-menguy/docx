--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Menguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Norest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kautsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Eleftheriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tubulinosema ratisbonensis , a Microsporidian Species Infecting the Model Organism Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (31), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00077-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bioinformatiques pour l'exploration des génomes et de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris-Saclay, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPASB073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping with the Saphyr System on Plant Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From whole-genome scans for divergence to the discovery of speciation genes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Menguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Norest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kautsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Eleftheriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.94. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tubulinosema ratisbonensis , a Microsporidian Species Infecting the Model Organism Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (31), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00077-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bioinformatiques pour l'exploration des génomes et de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris-Saclay, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPASB073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping with the Saphyr System on Plant Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From whole-genome scans for divergence to the discovery of speciation genes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994054v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASB073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994054v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASB073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>