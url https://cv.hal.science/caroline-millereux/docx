--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1143,51 +1143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0093B7C"/>
+    <w:nsid w:val="8A8F4E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>