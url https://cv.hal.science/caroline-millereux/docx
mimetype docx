--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Caroline MILLEREUX </w:t>
+        <w:t xml:space="preserve"> Caroline Millereux </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Archéologue Protohistorienne Responsable d'opérations archéologiques - Service Archéologique de la Ville d'Orléans </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
@@ -816,50 +816,54 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EPCC Bibracte. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1143,51 +1147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A8F4E95"/>
+    <w:nsid w:val="AFB29AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1671,39 +1675,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Caroline MILLEREUX</dc:title>
+  <dc:title>Caroline Millereux</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>