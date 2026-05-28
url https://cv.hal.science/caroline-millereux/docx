--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -1147,51 +1147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB29AA5"/>
+    <w:nsid w:val="42227C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>