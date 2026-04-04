--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -70,199 +70,220 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">caroline-moine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-9309-4808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctions actuelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professeure des Universités en Histoire contemporaine, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Versailles Saint-Quentin-en-Yvelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directrice adjointe du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre d'histoire culturelle des sociétés contemporaines</w:t>
-        </w:r>
-[...14 lines deleted...]
-          <w:t xml:space="preserve">Centre Marc Bloch, Berlin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheuse associée au </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
+          <w:t xml:space="preserve">Centre Marc Bloch, Berlin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheuse associée au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">Centre d'histoire des émotions, Institut Max Planck de développement humain, Berlin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temps des Médias. Revue d'histoire</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SYMPOSIUM. Culture@Kultur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Revue d'histoire culturelle XVIIIe-XXIe siècles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité scientifique de la revue </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Habilitation à diriger des recherches, Université Paris-Saclay, UVSQ (2021)</w:t>
       </w:r>
     </w:p>
@@ -329,1506 +350,1506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet européen ACTIVATE (2025-2028). Sur les traces des archives de l’engagement politique et social en Europe (XIXe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 155, pp.85-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.155.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05226501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche – Actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Attencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.039.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Hélène Miard-Delacroix et Andreas Wirsching, &amp;quot;Emotionen und internationale Beziehungen im Kalten Krieg“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (150), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.150.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03594616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier l’asile diplomatique : les ambassades face au coup d’État du 11 septembre 1973 au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Négocier l'accueil. Migrants, réfugiés et sociétés d'accueil, 36, pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03594609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Paola Palma, Valérie Pozner (dir.), Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les Horizons perdus de Michèle Firk : un film documentaire en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Layerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (185), pp.129-132</w:t>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.42-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03594620v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Horizons perdus de Michèle Firk : un film documentaire en devenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Paola Palma, Valérie Pozner (dir.), Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Layerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.42-53</w:t>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (185), pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03594581v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03594620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided Germany and the Cultural Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia 89 – Un projet théâtral et scientifique sur la manifestation du 4 novembre 1989 à Berlin-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2020-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue des droits de l’homme et la solidarité avec le Chili après 1973 : au défi de la concurrence internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La Ligue des droits de l’homme après 1945 : bilans et perspectives de recherche, 137-138, pp.102-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.137.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et contre-cultures en Allemagne de l'Ouest : logiques nationales et dynamiques transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.11--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La strategia europea della Fiapf durante la Guerra fredda: i produttori, arbitri dei festival internazionali di cinema?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinema e Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.143--158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives et les sources audiovisuelles de la solidarité internationale avec le Chili : bilan d’un séminaire (2015-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cent ans. De la BDIC à La contemporaine, 125-126, pp.45-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.125.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire globale du 11 septembre 1973 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Karlovy Vary to West Berlin and Venice. International Film Festivals in the Turbulent Year of 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illuminace. The Journal of Film Theory, History and Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.39--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération internationale des associations de producteurs de films : un acteur controversé de la promotion du cinéma après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.91--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La douce euphorie du cinéma allemand. Mécanismes et enjeux institutionnels d'une industrie culturelle en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.353--365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un passé resté hors champ. Mémoire et oubli dans les films documentaires de la DEFA (1961-1990)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mémoires de l'Allemagne divisée. Autour de la DEFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.135--151</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399222v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de l'Allemagne divisée. Autour de la DEFA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un passé resté hors champ. Mémoire et oubli dans les films documentaires de la DEFA (1961-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (1)</w:t>
+              <w:t xml:space="preserve">, 2007, pp.135--151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399221v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer le monde du travail en RDA. Le parcours et l'øeuvre du documentariste Jürgen Böttcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.93--108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1838,668 +1859,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale, 1945-1991</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Screened Encouters: The Leipzig Documentary Film Festival, 1955-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn Books, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Delporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04399232v1</w:t>
+                <w:t xml:space="preserve">hal-04399237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screened Encouters: The Leipzig Documentary Film Festival, 1955-1990</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale, 1945-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Berghahn Books, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Caroline and Delporte, Christian. Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399237v1</w:t>
+                <w:t xml:space="preserve">hal-04399232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationale solidarität. Globales engagement in der bundesrepublik und der DDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Caroline and Bösch, Frank and Senger, Stefanie. Wallstein Verlag, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Transfer and Political Conflicts. Film Festivals in the Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kötzing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Caroline and Kötzing, Andreas. Vandenhoeck &amp; Ruprecht, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et guerre froide: Histoire du festival de films documentaires de Leipzig (1955-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les producteurs : enjeux créatifs, enjeux financiers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Producteurs : enjeux financiers, enjeux créatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Layerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dehée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde éditions, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Creton</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01351072v1</w:t>
+                <w:t xml:space="preserve">hal-03416859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Producteurs : enjeux financiers, enjeux créatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les producteurs : enjeux créatifs, enjeux financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dehée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Layerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nouveau Monde éditions, 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau monde, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416859v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe de Versailles à Maastricht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Caroline and Beaupré, Nicolas. Seli Arslan, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2509,128 +2530,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces européens et transferts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moine, Caroline and Bouvier, Yves and Palmer, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2640,276 +2661,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité! Mobilisations politiques internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chili 1973, un événement mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2977,51 +2998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DD5BB4A"/>
+    <w:nsid w:val="918534B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-moine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcsc.uvsq.fr/mme-caroline-moine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/team/profil/caroline-moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpib-berlin.mpg.de/forschung/forschungsbereiche/geschichte-der-gefuehle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-temps-des-medias.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/de/journal/SCK" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/rhc/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.137.0102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B&#246;sch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Senger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;tzing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deh&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-moine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9309-4808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcsc.uvsq.fr/mme-caroline-moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/team/profil/caroline-moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpib-berlin.mpg.de/forschung/forschungsbereiche/geschichte-der-gefuehle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-temps-des-medias.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/de/journal/SCK" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/rhc/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.137.0102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B&#246;sch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Senger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;tzing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deh&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>