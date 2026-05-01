--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -872,200 +872,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03594620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divided Germany and the Cultural Cold War</w:t>
+                <w:t xml:space="preserve">Utopia 89 – Un projet théâtral et scientifique sur la manifestation du 4 novembre 1989 à Berlin-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2020-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884582v1</w:t>
+                <w:t xml:space="preserve">hal-02937252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia 89 – Un projet théâtral et scientifique sur la manifestation du 4 novembre 1989 à Berlin-Est</w:t>
+                <w:t xml:space="preserve">Divided Germany and the Cultural Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sck-2020-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937252v1</w:t>
+                <w:t xml:space="preserve">hal-03884582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue des droits de l’homme et la solidarité avec le Chili après 1973 : au défi de la concurrence internationale</w:t>
               </w:r>
@@ -1628,165 +1628,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de l'Allemagne divisée. Autour de la DEFA</w:t>
+                <w:t xml:space="preserve">Un passé resté hors champ. Mémoire et oubli dans les films documentaires de la DEFA (1961-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (1)</w:t>
+              <w:t xml:space="preserve">, 2007, pp.135--151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399221v1</w:t>
+                <w:t xml:space="preserve">hal-04399222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un passé resté hors champ. Mémoire et oubli dans les films documentaires de la DEFA (1961-1990)</w:t>
+                <w:t xml:space="preserve">Mémoires de l'Allemagne divisée. Autour de la DEFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiNéMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.135--151</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399222v1</w:t>
+                <w:t xml:space="preserve">hal-04399221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer le monde du travail en RDA. Le parcours et l'øeuvre du documentariste Jürgen Böttcher</w:t>
               </w:r>
@@ -2229,229 +2229,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Producteurs : enjeux financiers, enjeux créatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les producteurs : enjeux créatifs, enjeux financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dehée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Layerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nouveau Monde éditions, 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau monde, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416859v1</w:t>
+                <w:t xml:space="preserve">hal-01351072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les producteurs : enjeux créatifs, enjeux financiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Producteurs : enjeux financiers, enjeux créatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Layerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dehée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nouveau monde, 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde éditions, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351072v1</w:t>
+                <w:t xml:space="preserve">hal-03416859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe de Versailles à Maastricht</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="918534B4"/>
+    <w:nsid w:val="8DDF9E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-moine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9309-4808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcsc.uvsq.fr/mme-caroline-moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/team/profil/caroline-moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpib-berlin.mpg.de/forschung/forschungsbereiche/geschichte-der-gefuehle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-temps-des-medias.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/de/journal/SCK" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/rhc/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.137.0102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B&#246;sch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Senger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;tzing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deh&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-moine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9309-4808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcsc.uvsq.fr/mme-caroline-moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/team/profil/caroline-moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpib-berlin.mpg.de/forschung/forschungsbereiche/geschichte-der-gefuehle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-temps-des-medias.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/de/journal/SCK" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/rhc/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.137.0102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B&#246;sch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Senger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;tzing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deh&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>