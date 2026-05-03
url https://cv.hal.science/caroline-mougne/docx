--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1039,255 +1039,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant l’âge du Bronze ancien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.647-663, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150638v1</w:t>
+                <w:t xml:space="preserve">hal-02155247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">, pp.647-663, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155247v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant l’âge du Bronze sur la façade Manche-Atlantique française</w:t>
               </w:r>
@@ -1491,497 +1491,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation militaire romaine préaugustéenne du mont Castel à Port-en-Bessin-Huppain et Commes (Calvados)</w:t>
+                <w:t xml:space="preserve">L'occupation gauloise d'Hoedic dans le contexte du Mor Braz : trajectoires atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lefort</w:t>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Méniel</w:t>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bataille</w:t>
+                <w:t xml:space="preserve">Loic Langouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Giraud</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+                <w:t xml:space="preserve">Pau Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’armée romaine en Gaule à l’époque républicaine. Nouveaux témoignages archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, BIBRACTE, Centre archéologique Européen, pp.207-248, 2018, Bibracte, 978-2-909668-96-3</w:t>
+              <w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-274, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883740v2</w:t>
+                <w:t xml:space="preserve">hal-02089712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perles discoïdes en coquille marine et en roche de l’âge du Bronze dans le Centre-Ouest de la France : l’exemple du Mas de Champ Redon à Luxé</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation militaire romaine préaugustéenne du mont Castel à Port-en-Bessin-Huppain et Commes (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-160, 2018, 978-2-7355-0886-0</w:t>
+              <w:t xml:space="preserve">L’armée romaine en Gaule à l’époque républicaine. Nouveaux témoignages archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, BIBRACTE, Centre archéologique Européen, pp.207-248, 2018, Bibracte, 978-2-909668-96-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154889v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de coquillages marins</w:t>
+                <w:t xml:space="preserve">Perles discoïdes en coquille marine et en roche de l’âge du Bronze dans le Centre-Ouest de la France : l’exemple du Mas de Champ Redon à Luxé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Semelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, FR) : genèse et évolution d'un lieu de culte Picton (Ier s. av. - IVe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.967-980, 2018, 9791090534445</w:t>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-160, 2018, 978-2-7355-0886-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155278v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation gauloise d'Hoedic dans le contexte du Mor Braz : trajectoires atlantiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation de coquillages marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.253-274, 2018</w:t>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, FR) : genèse et évolution d'un lieu de culte Picton (Ier s. av. - IVe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.967-980, 2018, 9791090534445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089712v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Néolithique récent I en contexte insulaire : la Crapaudière à Sainte-Marie-de-Ré (Charente-Maritime)</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2539,51 +2539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d’occupation du littoral de la Bretagne continentale à l’âge du Fer : une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
@@ -2707,446 +2707,1948 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Szabó K., Dupont C., Dimitrijević V., Gómez Gastélum L., Serrand N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeomalacology:Shells in the Archaeological Record, Actes du colloque de l'ICAZ, Paris août 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR International Series 2666, pp.203-2016, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Château d'Oléron, France. pp.661-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perles en coquille sur le site funéraire de Ra's al-Hadd HD-7. 3 à la période Hafit (sultanat d'Oman, ca. 3200-2700 av. n.è.) : Approches malacologique, tracéologique et morpho-typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kerroc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Alarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parures de la mer. Table ronde de la Société Préhistorique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française; Association de la promotion de l'Age du Bronze; Université Côte d'Azur; CNRS UMR 7209 BioArch; Muséum National d'Histoire Naturelle; CNRS UMR 7264 CEPAM, Jun 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation and use of marine resources in Chartres during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persisting with change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA; Sapienza Universita di Roma, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.315-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation and use of marine invertebrates at the Neolithic site of Ra's al-Hamra 6 (Muscat, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASWA XIVth International meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Billaud; Thibault Lachenal, Oct 2017, Agde, France. pp.331-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation and use of marine invertebrates during the Protohistoric period on the French Channel-Atlantic seaboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inhumations du Bronze ancien de Luxé en Charente (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Semelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Audé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La moule commune (Mytilus edulis) : du fragment à la longueur totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perles discoïdes en coquille marine et en roche de l’âge du Bronze dans le Centre-Ouest de la France : l’exemple du Mas de Champ Redon à Luxé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Semelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Apr 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Raconte moi la mer… ». Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH, Nov 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et consommation carnée à la fin du second âge du Fer (La Tène D1b/D2b) sur l'habitat rural des Gains à Saint-Georges-lès-Baillargeaux (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme, ses ressources et son environnement, dans l’Ouest de la France, à l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. p. 45-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble d'habitats de la Tène moyenne à la période augustéenne au sud-ouest de Caen : la fouille de la rue des Longrais à Maltot (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154y8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enclos en forme d’agrafe de la fin du premier et du début du second âge du Fer en plaine de Caen (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13zvh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,709 +4667,709 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la fin du premier âge du Fer en Plaine de Caen (Calvados) : l’exemple des vastes enceintes aux vestiges éparses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Revue Archéologique de L Ouest, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.9134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille préventive sur le plateau des Cottes Mailles - Av. Simone Veil - à Aytré (Charente-Maritime) – premiers résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine invertebrates during Late Prehistory on the French Channel-Atlantic shore: state of the art and first synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'association des Archéologues de Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, p.93-130</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), pp.219-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04255518v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates during Late Prehistory on the French Channel-Atlantic shore: state of the art and first synthesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouille préventive sur le plateau des Cottes Mailles - Av. Simone Veil - à Aytré (Charente-Maritime) – premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (2), pp.219-251</w:t>
+              <w:t xml:space="preserve">Bulletin de l'association des Archéologues de Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, p.93-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04177492v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la pêche sur le littoral Manche-Atlantique de l’Ouest de la France (Âge du bronze, âge du Fer, Antiquité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (35), pp.199-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.5392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,2305 +5388,803 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 238-239, pp.66-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'AMARAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°29, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de coquillages marins durant l'âge du Fer en Poitou-Charentes : inventaire et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterflant, un site archéologique sous haute surveillance à Hoedic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Olmos Benlloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Monros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Evolution and Human Settlement in the Iroise Sea (Brittany, France) during the Neolithic and Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 80, pp. 105-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ppr.2014.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et gestion des ressources animales sur un atelier de bouilleurs de sel au III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. : le site de Dossen-Rouz (Locquémeau-Trédrez ; Côtes-d’Armor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390880v1</w:t>
-              </w:r>
-[...1500 lines deleted...]
-                <w:t xml:space="preserve">hal-01589408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6686,103 +6686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6860,211 +6860,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03906584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude malacologique pour les périodes de La Tène finale et du Second Moyen-Âge. In : Ménager J. (dir.), Rue du Moulin, Le Clos des Agneaux, Préfailles, Loire-Atlantique, Pays de La Loire, Rapport final d'Opération d'Archéologie Préventive, p. 138-167.</w:t>
+                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mougne C.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2022</w:t>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03951515v1</w:t>
+                <w:t xml:space="preserve">hal-04823387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude malacologique pour les périodes de La Tène finale et du Second Moyen-Âge. In : Ménager J. (dir.), Rue du Moulin, Le Clos des Agneaux, Préfailles, Loire-Atlantique, Pays de La Loire, Rapport final d'Opération d'Archéologie Préventive, p. 138-167.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mougne C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04823387v1</w:t>
+                <w:t xml:space="preserve">mnhn-03951515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéomalacologique marine de l’âge du Fer, de l’Antiquité et du haut Moyen Âge. In : Besnard-Vauterin C.-C. (dir), Les occupations de l’âge du Fer, de l’Antiquité et du haut Moyen Âge, Ifs, Calvados, Centre pénitentiaire, Rapport final d’opération, vol. 1, pp. 407-415 ; vol. 2 pp. 248-256 et pp. 304-308</w:t>
               </w:r>
@@ -7236,103 +7236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021, pp.931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7602,64 +7602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escoville (Calvados), Rue des Peupliers, Domaine du Parc. Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Âge. Rapport final de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7780,397 +7780,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes malacologiques. In : Carpentier V. (dir.), Anguerny (Calvados), &amp;quot;Le Parc&amp;quot; - 163821. Un village de la Plaine de Caen, du Bas-Empire à la bataille de Normandie. Cesson-Sévigné : Inrap Grand-Ouest, décembre 2020, pp. 279-305.</w:t>
+                <w:t xml:space="preserve">Indice de consommation de coquillages marins. In : Duphil V. (dir) Bel Air Bas, Villa Gallo-Romaine en Pays de Serres, Sainte-Colombe-de-Villeneuve, Lot-et-Garonne (47), Nouvelle-Aquitaine. Rapport final d’opération, pp. 263-271</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03908122v1</w:t>
+                <w:t xml:space="preserve">mnhn-03908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de consommation de coquillages marins. In : Duphil V. (dir) Bel Air Bas, Villa Gallo-Romaine en Pays de Serres, Sainte-Colombe-de-Villeneuve, Lot-et-Garonne (47), Nouvelle-Aquitaine. Rapport final d’opération, pp. 263-271</w:t>
+                <w:t xml:space="preserve">Les restes malacologiques. In : Carpentier V. (dir.), Anguerny (Calvados), &amp;quot;Le Parc&amp;quot; - 163821. Un village de la Plaine de Caen, du Bas-Empire à la bataille de Normandie. Cesson-Sévigné : Inrap Grand-Ouest, décembre 2020, pp. 279-305.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03908135v1</w:t>
+                <w:t xml:space="preserve">mnhn-03908122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude archéomalacologique marine. In: Baigl J.-P. (dir.) D'une occupation artisanale augustéenne à une nécropole du Bas-Empire: une fouille dans le quartier de Saint-Saloine à Saintes, Rue Daniel Massiou, Rue des Thermes Romains, Charente-Maritime, Nouvelle-Aquitaine, Rapport final d’opération, pp. 428-445</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188587v1</w:t>
+                <w:t xml:space="preserve">mnhn-03908125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine. In: Baigl J.-P. (dir.) D'une occupation artisanale augustéenne à une nécropole du Bas-Empire: une fouille dans le quartier de Saint-Saloine à Saintes, Rue Daniel Massiou, Rue des Thermes Romains, Charente-Maritime, Nouvelle-Aquitaine, Rapport final d’opération, pp. 428-445</w:t>
+                <w:t xml:space="preserve">Etude archéomalacologique marine du site du quai Meyer à La Rochelle (Charente-Maritime, Nouvelle-Aquitaine) à l'époque moderne. In : Barbier E. (dir.) La &amp;quot;Petite Rive&amp;quot; : quiétude et tumultes d'un quartier méconnu de la ville de La Rochelle (XVe-XXe siècle), Square Valin, La Rochelle, Charente-Maritime, Nouvelle-Aquitaine. Rapport final d’opération, pp. 174-179</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908125v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine du site du quai Meyer à La Rochelle (Charente-Maritime, Nouvelle-Aquitaine) à l'époque moderne. In : Barbier E. (dir.) La &amp;quot;Petite Rive&amp;quot; : quiétude et tumultes d'un quartier méconnu de la ville de La Rochelle (XVe-XXe siècle), Square Valin, La Rochelle, Charente-Maritime, Nouvelle-Aquitaine. Rapport final d’opération, pp. 174-179</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins sur les sites du Parking Gabut et Gabut Ville Bois à La Rochelle (Charente-Maritime) à l'époque moderne. In : Barbier E. (dir.). L’enceinte du Gabut : mise en défense du port et ses abords (xive-xxe siècles) Nouvelle-Aquitaine, Charente-Maritime, La Rochelle, Parking du Gabut, Rapport de fouille, pp. 323-363</w:t>
               </w:r>
@@ -8558,51 +8558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, Kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-2952 DRASSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,51 +8785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire d'opératio de fouille sur le Domaine Public Maritime : site 22bis, île de Kemenez (Le Conquet, Finistère), OA-2941 DRASSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9809,51 +9809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en défense du port de La Rochelle et de ses abords (XIVe-XXe siècles) : l’enceinte du Gabut (Charente-Maritime, Nouvelle-Aquitaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,77 +9936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d’un terroir au cours de la protohistoire. Les fouilles préventives de Ifs « ZAC object’ifs Sud », 2008 (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10170,51 +10170,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des ressources animales en contexte insulaire : l’occupation du Néolithique récent 1 de la Crapaudière à Sainte-Marie-de-Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10327,51 +10327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la table : l'alimentation à l'âge du Bronze et au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10599,51 +10599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme, ses ressources et son environnement, dans l'Ouest de la France à l'âge du Fer : actualités de la recherche. Actes du Séminaire Archéologique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Achéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France. HS n°9, Editions de Géosciences-Rennes, 181 p., 2015, Mémoires de Géosciences-Rennes, 2-914375-93-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10837,51 +10837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Semelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_48188_5e6226de06f09_17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883740v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03951515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougne C." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908140v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877793v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877810v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216450v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Semelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_48188_5e6226de06f09_17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883740v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03951515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougne C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908140v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877793v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877810v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216450v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>