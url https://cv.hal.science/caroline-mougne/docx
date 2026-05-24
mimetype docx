--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,4257 +66,1525 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
-[...2730 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Château d'Oléron, France. pp.661-677, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perles en coquille sur le site funéraire de Ra's al-Hadd HD-7. 3 à la période Hafit (sultanat d'Oman, ca. 3200-2700 av. n.è.) : Approches malacologique, tracéologique et morpho-typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kerroc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parures de la mer. Table ronde de la Société Préhistorique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française; Association de la promotion de l'Age du Bronze; Université Côte d'Azur; CNRS UMR 7209 BioArch; Muséum National d'Histoire Naturelle; CNRS UMR 7264 CEPAM, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation and use of marine resources in Chartres during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persisting with change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA; Sapienza Universita di Roma, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loréna Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation and use of marine invertebrates at the Neolithic site of Ra's al-Hamra 6 (Muscat, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASWA XIVth International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Séance de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Billaud; Thibault Lachenal, Oct 2017, Agde, France. pp.331-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation and use of marine invertebrates during the Protohistoric period on the French Channel-Atlantic seaboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations du Bronze ancien de Luxé en Charente (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Semelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Audé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La moule commune (Mytilus edulis) : du fragment à la longueur totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932465v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La moule commune (Mytilus edulis) : du fragment à la longueur totale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938204v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perles discoïdes en coquille marine et en roche de l’âge du Bronze dans le Centre-Ouest de la France : l’exemple du Mas de Champ Redon à Luxé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Semelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audé Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Raconte moi la mer… ». Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CReAAH, Nov 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et consommation carnée à la fin du second âge du Fer (La Tène D1b/D2b) sur l'habitat rural des Gains à Saint-Georges-lès-Baillargeaux (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme, ses ressources et son environnement, dans l’Ouest de la France, à l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. p. 45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4326,1859 +1594,1859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble d'habitats de la Tène moyenne à la période augustéenne au sud-ouest de Caen : la fouille de la rue des Longrais à Maltot (Calvados)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enclos en forme d’agrafe de la fin du premier et du début du second âge du Fer en plaine de Caen (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154y8⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13zvh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207870v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enclos en forme d’agrafe de la fin du premier et du début du second âge du Fer en plaine de Caen (Calvados)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un ensemble d'habitats de la Tène moyenne à la période augustéenne au sud-ouest de Caen : la fouille de la rue des Longrais à Maltot (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13zvh⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154y8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453503v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la fin du premier âge du Fer en Plaine de Caen (Calvados) : l’exemple des vastes enceintes aux vestiges éparses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Revue Archéologique de L Ouest, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.9134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine invertebrates during Late Prehistory on the French Channel-Atlantic shore: state of the art and first synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (2), pp.219-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille préventive sur le plateau des Cottes Mailles - Av. Simone Veil - à Aytré (Charente-Maritime) – premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association des Archéologues de Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, p.93-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+                <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238-239, pp.66-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024292v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de la pêche sur le littoral Manche-Atlantique de l’Ouest de la France (Âge du bronze, âge du Fer, Antiquité)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Dréano</w:t>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.5392⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486647v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Pour une archéologie de la pêche sur le littoral Manche-Atlantique de l’Ouest de la France (Âge du bronze, âge du Fer, Antiquité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penn ar Bed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (35), pp.199-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.5392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992022v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'AMARAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°29, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant la Protohistoire sur le territoire continental et littoral Manche-Atlantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de coquillages marins durant l'âge du Fer en Poitou-Charentes : inventaire et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterflant, un site archéologique sous haute surveillance à Hoedic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Olmos Benlloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Monros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Evolution and Human Settlement in the Iroise Sea (Brittany, France) during the Neolithic and Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 80, pp. 105-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ppr.2014.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et gestion des ressources animales sur un atelier de bouilleurs de sel au III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. : le site de Dossen-Rouz (Locquémeau-Trédrez ; Côtes-d’Armor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6188,3610 +3456,6342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n°21. Quatrième campagne de fouille programmée sur le site multipériodes de Porz ar Puns, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21, UBO. 2025, 435 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 20, Troisième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Brest; Service régional d'Archéologie de Bretagne; EA n° 29 040 0008, Arrêté n° 2023-184. 2024, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2022) – OA 4956, commune de Soulac-sur-Mer (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Chanson</w:t>
+                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03791127v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine. In : Barbeau S. (dir), Maltot, un ensemble de fermes du Second âge du Fer au Ier siècle de notre ère, Normandie, Calvados, Maltot, Rapport final d’opération, pp. 465-472</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2022</w:t>
+                <w:t xml:space="preserve">Etude malacologique pour les périodes de La Tène finale et du Second Moyen-Âge. In : Ménager J. (dir.), Rue du Moulin, Le Clos des Agneaux, Préfailles, Loire-Atlantique, Pays de La Loire, Rapport final d'Opération d'Archéologie Préventive, p. 138-167.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mougne C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906584v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03951515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Etude archéomalacologique marine de l’âge du Fer, de l’Antiquité et du haut Moyen Âge. In : Besnard-Vauterin C.-C. (dir), Les occupations de l’âge du Fer, de l’Antiquité et du haut Moyen Âge, Ifs, Calvados, Centre pénitentiaire, Rapport final d’opération, vol. 1, pp. 407-415 ; vol. 2 pp. 248-256 et pp. 304-308</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04823387v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude malacologique pour les périodes de La Tène finale et du Second Moyen-Âge. In : Ménager J. (dir.), Rue du Moulin, Le Clos des Agneaux, Préfailles, Loire-Atlantique, Pays de La Loire, Rapport final d'Opération d'Archéologie Préventive, p. 138-167.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2022</w:t>
+                <w:t xml:space="preserve">Etude archéomalacologique marine du site d'Asnelles, daté du Premier âge du Fer. In : Giraud P. (dir), Site Rue de l’Abbé Galopin, Asnelles, Calvados, Normandie Rapport final d’opération de fouille archéologique, pp. 202-209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Général du Calvados. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03951515v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine de l’âge du Fer, de l’Antiquité et du haut Moyen Âge. In : Besnard-Vauterin C.-C. (dir), Les occupations de l’âge du Fer, de l’Antiquité et du haut Moyen Âge, Ifs, Calvados, Centre pénitentiaire, Rapport final d’opération, vol. 1, pp. 407-415 ; vol. 2 pp. 248-256 et pp. 304-308</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique marine. In : Barbeau S. (dir), Maltot, un ensemble de fermes du Second âge du Fer au Ier siècle de notre ère, Normandie, Calvados, Maltot, Rapport final d’opération, pp. 465-472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906554v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine du site d'Asnelles, daté du Premier âge du Fer. In : Giraud P. (dir), Site Rue de l’Abbé Galopin, Asnelles, Calvados, Normandie Rapport final d’opération de fouille archéologique, pp. 202-209</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Conseil Général du Calvados. 2022</w:t>
+                <w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906545v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine du Lazzaro 3 à Colombelles (Calvados), daté du Bronze ancien et de l'âge du Fer. In : Nicolas C. (dir.) ZAC Lazzaro 3 : occupations néolithiques, enclos protohistoriques et antiques à la croisée des chemins, Calvados, Normandie, Rapport final d’opération, pp. 364-369 ; pp. 524-540</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique marine de la Rue des Peupliers à Escoville (Calvados), daté de Hallstatt final, Haut-Empire et haut Moyen Âge. In : Besnard-Vauterin C.-C. (dir) Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Age, Escoville, Calvados, Rue des Peupliers Domaine du Parc, Rapport final d’opération, pp. 124-126 ; pp. 198-207 ; pp. 279-288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906601v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2021, pp.931</w:t>
+                <w:t xml:space="preserve">Etude archéomalacologique marine du Bronze ancien. In : Ghesquière E. (dir.) Le Planître à Ouistreham (Calvados). Rapport final d’opération, pp. 185-192</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877782v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine du Bronze ancien. In : Ghesquière E. (dir.) Le Planître à Ouistreham (Calvados). Rapport final d’opération, pp. 185-192</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique. In : Le Guevellou R. (dir.) Sites 2A et 2B « ZAC Terres d’avenir » Blainville-sur-Orne, Calvados, Rapport final d’opération Inrap, pp. 423-439</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906590v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine de la Rue des Peupliers à Escoville (Calvados), daté de Hallstatt final, Haut-Empire et haut Moyen Âge. In : Besnard-Vauterin C.-C. (dir) Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Age, Escoville, Calvados, Rue des Peupliers Domaine du Parc, Rapport final d’opération, pp. 124-126 ; pp. 198-207 ; pp. 279-288</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La malacofaune : indices de consommation de coquillages marins. In : Martins D. (dir.) Une nécropole du haut Moyen Âge de tradition antique, Rue du Prieuré, Muron, Charente-Maritime, Nouvelle-Aquitaine, Rapport final d’opération, p. 212-219</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908117v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique. In : Le Guevellou R. (dir.) Sites 2A et 2B « ZAC Terres d’avenir » Blainville-sur-Orne, Calvados, Rapport final d’opération Inrap, pp. 423-439</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2021</w:t>
+                <w:t xml:space="preserve">Escoville (Calvados), Rue des Peupliers, Domaine du Parc. Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Âge. Rapport final de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, SRA Normandie. 2021, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03906595v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La malacofaune : indices de consommation de coquillages marins. In : Martins D. (dir.) Une nécropole du haut Moyen Âge de tradition antique, Rue du Prieuré, Muron, Charente-Maritime, Nouvelle-Aquitaine, Rapport final d’opération, p. 212-219</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique marine du Lazzaro 3 à Colombelles (Calvados), daté du Bronze ancien et de l'âge du Fer. In : Nicolas C. (dir.) ZAC Lazzaro 3 : occupations néolithiques, enclos protohistoriques et antiques à la croisée des chemins, Calvados, Normandie, Rapport final d’opération, pp. 364-369 ; pp. 524-540</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908112v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03906601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escoville (Calvados), Rue des Peupliers, Domaine du Parc. Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Âge. Rapport final de fouille archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, SRA Normandie. 2021, 385 p</w:t>
+              <w:t xml:space="preserve">Inrap. 2021, pp.931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03478744v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine daté de l'âge du Fer. In : Giraud P. (dir) Site 3 du contournement routier de Sainte-Honorine-la-Chardonnette. Rapport final d’opération de fouille d'archéologie préventive, pp. 598-629</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Indice de consommation de coquillages marins. In : Duphil V. (dir) Bel Air Bas, Villa Gallo-Romaine en Pays de Serres, Sainte-Colombe-de-Villeneuve, Lot-et-Garonne (47), Nouvelle-Aquitaine. Rapport final d’opération, pp. 263-271</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Général du Calvados. 2020</w:t>
+              <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908140v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de consommation de coquillages marins. In : Duphil V. (dir) Bel Air Bas, Villa Gallo-Romaine en Pays de Serres, Sainte-Colombe-de-Villeneuve, Lot-et-Garonne (47), Nouvelle-Aquitaine. Rapport final d’opération, pp. 263-271</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les restes malacologiques. In : Carpentier V. (dir.), Anguerny (Calvados), &amp;quot;Le Parc&amp;quot; - 163821. Un village de la Plaine de Caen, du Bas-Empire à la bataille de Normandie. Cesson-Sévigné : Inrap Grand-Ouest, décembre 2020, pp. 279-305.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908135v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes malacologiques. In : Carpentier V. (dir.), Anguerny (Calvados), &amp;quot;Le Parc&amp;quot; - 163821. Un village de la Plaine de Caen, du Bas-Empire à la bataille de Normandie. Cesson-Sévigné : Inrap Grand-Ouest, décembre 2020, pp. 279-305.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique marine du site du quai Meyer à La Rochelle (Charente-Maritime, Nouvelle-Aquitaine) à l'époque moderne. In : Barbier E. (dir.) La &amp;quot;Petite Rive&amp;quot; : quiétude et tumultes d'un quartier méconnu de la ville de La Rochelle (XVe-XXe siècle), Square Valin, La Rochelle, Charente-Maritime, Nouvelle-Aquitaine. Rapport final d’opération, pp. 174-179</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908122v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéomalacologique marine. In: Baigl J.-P. (dir.) D'une occupation artisanale augustéenne à une nécropole du Bas-Empire: une fouille dans le quartier de Saint-Saloine à Saintes, Rue Daniel Massiou, Rue des Thermes Romains, Charente-Maritime, Nouvelle-Aquitaine, Rapport final d’opération, pp. 428-445</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéomalacologique marine du site du quai Meyer à La Rochelle (Charente-Maritime, Nouvelle-Aquitaine) à l'époque moderne. In : Barbier E. (dir.) La &amp;quot;Petite Rive&amp;quot; : quiétude et tumultes d'un quartier méconnu de la ville de La Rochelle (XVe-XXe siècle), Square Valin, La Rochelle, Charente-Maritime, Nouvelle-Aquitaine. Rapport final d’opération, pp. 174-179</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude archéomalacologique marine daté de l'âge du Fer. In : Giraud P. (dir) Site 3 du contournement routier de Sainte-Honorine-la-Chardonnette. Rapport final d’opération de fouille d'archéologie préventive, pp. 598-629</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Général du Calvados. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03188587v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins sur les sites du Parking Gabut et Gabut Ville Bois à La Rochelle (Charente-Maritime) à l'époque moderne. In : Barbier E. (dir.). L’enceinte du Gabut : mise en défense du port et ses abords (xive-xxe siècles) Nouvelle-Aquitaine, Charente-Maritime, La Rochelle, Parking du Gabut, Rapport de fouille, pp. 323-363</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de consommation de coquillages marins durant La Tène finale à Pons (Charente-Maritime, Nouvelle-Aquitaine). In : Maguer P. (dir.) Premiers témoins d’organisation de l’habitat dans l’oppidum gaulois (fin IIe s. av. n. è./Ier s. av. n. è.) Nouvelle-Aquitaine, Charente-Maritime, Pons, 28, cours Jules Ferry, Rapport de fouille, pp. 120-124</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéomalacologique marine du site antique et médiéval de La Providence/ Rue Bernard à Saintes (Charente-Maritime). In : Baigl J.-P. (dir.) Saintes, La Providence : des origines de l’agglomération au château médiéval, évolution d’un quartier au coeur de la ville Nouvelle-Aquitaine, Charente-Maritime, Saintes, Rue Bernard, La Providence, courtine du château médiéval, Rapport de fouille, vol. 2, pp. 395-426</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquille marine percée découverte dans une tombe médiévale (VII ème siècle) sur le site de Louzy à Thouars (Deux-Sèvres). In : Bolle A. (dir.) Pérennité et réoccupations d'un site rural du Néolithique au Moyen Âge. La Casse RD 938, Sainte-Verge et Louzy, Deux-Sèvres, Nouvelle-Aquitaine. Rapport final d’opération, vol1, pp. 244-245</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invertébrés marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2018, pp.120-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de consommation de coquillages marins. In : Nillesse O. (dir.) Les Filasses au Langon : de l'établissement rural gaulois à l'agglomération et une voie romaine, rapport final d’opération, Pays de la Loire, Vendée, pp. 493-497</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03908174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, Kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-2952 DRASSM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les indices de consommation de faune marine (mollusques, crustacés et poissons). In : Leconte S. (dir.) 1 bis rue de la Crapaudière, rapport de diagnostic, Nouvelle-Aquitaine, Charente-Maritime, Sainte-Marie-de-Ré, pp. 36-37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 122 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975363v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire d'opératio de fouille sur le Domaine Public Maritime : site 22bis, île de Kemenez (Le Conquet, Finistère), OA-2941 DRASSM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">C- Etude des invertébrés marins de six sites de la Mer d'Iroise (Béniguet nos 120 et 125 ; Kemenez nos 22bis et 64 ; Litiri nos 1 et 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 179 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2017, pp.62-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03975348v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices de consommation de faune marine (mollusques, crustacés et poissons). In : Leconte S. (dir.) 1 bis rue de la Crapaudière, rapport de diagnostic, Nouvelle-Aquitaine, Charente-Maritime, Sainte-Marie-de-Ré, pp. 36-37</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapport préliminaire d'opératio de fouille sur le Domaine Public Maritime : site 22bis, île de Kemenez (Le Conquet, Finistère), OA-2941 DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908201v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C- Etude des invertébrés marins de six sites de la Mer d'Iroise (Béniguet nos 120 et 125 ; Kemenez nos 22bis et 64 ; Litiri nos 1 et 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coquille marine percée découverte dans une enceinte chasséenne (néolithique moyen) sur le site de Passel (Oise). In : Cayol N. (dir.) Une enceinte du Néolithique moyen II. Passel &amp;quot;le Vivier&amp;quot; Une enceinte du Néolithique moyen II. Rapport final d’opération, vol 2, pp. 302-303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2017, pp.62-90</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02877777v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coquille marine percée découverte dans une enceinte chasséenne (néolithique moyen) sur le site de Passel (Oise). In : Cayol N. (dir.) Une enceinte du Néolithique moyen II. Passel &amp;quot;le Vivier&amp;quot; Une enceinte du Néolithique moyen II. Rapport final d’opération, vol 2, pp. 302-303</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Indices d’utilisation de coquilles d’huître comme matériau de construction pour l’aménagement de voies de circulation. In : Billy B. (dir.) 44 rue Carnot, rapport de diagnostic Inrap, Nouvelle-Aquitaine, Vienne, Poitiers, p. 47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908194v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices d’utilisation de coquilles d’huître comme matériau de construction pour l’aménagement de voies de circulation. In : Billy B. (dir.) 44 rue Carnot, rapport de diagnostic Inrap, Nouvelle-Aquitaine, Vienne, Poitiers, p. 47</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapport préliminaire d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, Kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-2952 DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908200v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de consommation de coquillages marins dans les niveaux gaulois du site de Roc'h Louet (Pleubian ; Côtes d'Armor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de mollusques marins et terrestres par une population maritime du haut Moyen Age à la ZAC du Cormier et des Battières (Vaux-sur-Mer, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2016, pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de l’alimentation et de l’élevage des populations de la villa des pièces de Monsieur Jarnac. Indices de consommation de coquillages marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2016, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2.4.6. Coquillage. 4. Le Paléolithique supérieur final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; CNRS. 2015, pp.482-483 ; 546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invertébrés marins du site gaulois de Sterflant (île de Hoedic, Morbihan) : une approche de l’économie de subsistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; CNRS. 2015, pp.41-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la visite de Port-en-Bessin en mai 2015 (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2015, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des coquillages, crustacés et oursins à l’âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP - CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques (29), 2025, Recherches archéologiques, 978-2-271-15495-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaugeay, rue de l'Église, des aménagements portuaires médiévaux inédits en bordure du marais de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes : le marais charentais au Moyen Âge et à l'époque moderne : histoire, archéologie, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-117, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inhumations du Bronze ancien de Luxé en Charente (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Semelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Nonat; M. Pilar Prieto-Martínez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-75, 2022, 9781789699388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2b07v0x.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invertébrés marins de Mez Notariou (Ouessant, Finistère). De la méthode à l’analyse socio-économique des populations insulaires bretonnes à l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Auxiette C. Mougne R. Peake F. Toulemonde (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la table : l'alimentation à l'âge du Bronze et au premier âge du Fer. Actes de la journée thématique de l'APRAB, vendredi 3 mars 2017, Musée d'Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-38, 2020, Bulletin de l'APRAB ; Supplément n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de coquillages marins durant la période romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évolution d’un terroir au cours de la protohistoire. Les fouilles préventives de Ifs « ZAC object’ifs Sud », 2008 (Calvados)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.334-342, 2020, 978-2-7535-7984-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien. Entre autarcie et ouverture sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la séance de la Société préhistorique française d’Agde (20-21 octobre 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.331-353, 2019, 2-913745-76-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.647-663, 2019, 978-9-088-90380-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation et utilisation des invertébrés marins durant l’âge du Bronze sur la façade Manche-Atlantique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Billaud et Thibault Lachenal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre terres et eaux Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la Séance de la Société préhistorique française (Agde, 20-21 octobre 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355-376, 2019, Séances de la Société préhistorique française, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harald Meller, Susanne Friedriech, Mario Küßner, Harald Stäuble, Roberto Risch (eds.), Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit – Late Neolithic and Early Bronze Age Settlement Archaeology, Landesamt für Denkmalpflege und Archäologie Sachsen-Anhalt.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.949-985, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Montoya; J.-P. Fagnart; J.-L. Locht. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, volume 3, Néolithique – âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.289-306, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation gauloise d'Hoedic dans le contexte du Mor Braz : trajectoires atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Langouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-274, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation de coquillages marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, FR) : genèse et évolution d'un lieu de culte Picton (Ier s. av. - IVe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.967-980, 2018, 9791090534445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perles discoïdes en coquille marine et en roche de l’âge du Bronze dans le Centre-Ouest de la France : l’exemple du Mas de Champ Redon à Luxé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Semelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-160, 2018, 978-2-7355-0886-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation militaire romaine préaugustéenne du mont Castel à Port-en-Bessin-Huppain et Commes (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’armée romaine en Gaule à l’époque républicaine. Nouveaux témoignages archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, BIBRACTE, Centre archéologique Européen, pp.207-248, 2018, Bibracte, 978-2-909668-96-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883740v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une occupation du Néolithique récent I en contexte insulaire : la Crapaudière à Sainte-Marie-de-Ré (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maitay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.187-199, 2018, 978-2-35842-025-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation et utilisation des ressources animales marines à Saintes (Charente-Maritime) du Ier siècle av. notre ère au Ve siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. González Villaescusa; K. Schörle; F. Gayet; F. Rechin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité : activités productives et organisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.253-272, 2017, XXXVIIe rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGER</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme une bernique sur son rocher : les coquillages marins reflètent-ils l’adaptation des populations humaines au milieu insulaire du Mésolithique à l’âge du Fer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CReAAH; CNRS. 2015, 2 p</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L. Audouard, B. Gehres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Somewhere Beyond The Sea » Les îles bretonnes (France) / « Somewhere Beyond The Sea » The islands of Brittany (France). Perspectives archéologiques, géographiques et historiques / an archaeological, geographical and historical point of view. Actes du Séminaire Archéologique de l’Ouest (1er avril 2014, Rennes – France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-33, 2015, BAR International Series 2705, 9781407313566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois et la pêche à pied en Plaine de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.569-592, 2015, 978-2-35613-129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huîtres et autres coquilles marines sur un site gaulois du Marais poitevin (Grands Champs, Coulon, Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mougne C., Daire M.-Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme, ses ressources et son environnement dans l'Ouest de la France à l’âge du Fer : actualités de la recherche. Actes du Séminaire Archéologique de l’Ouest (Rennes, 24 mars 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Géosciences-Rennes, pp.79-104, 2015, Mémoire de Géosciences hors-série n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes d’occupation du littoral de la Bretagne continentale à l’âge du Fer : une première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-166, 2015, 978-2-35613-129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02877810v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition and management of the marine invertebrate resources on a pre-roman coastal settlement : Dossen Rouz, Locquémeau-Trédrez (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Szabó K., Dupont C., Dimitrijević V., Gómez Gastélum L., Serrand N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeomalacology:Shells in the Archaeological Record, Actes du colloque de l'ICAZ, Paris août 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International Series 2666, pp.203-2016, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9809,51 +9809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en défense du port de La Rochelle et de ses abords (XIVe-XXe siècles) : l’enceinte du Gabut (Charente-Maritime, Nouvelle-Aquitaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,77 +9936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d’un terroir au cours de la protohistoire. Les fouilles préventives de Ifs « ZAC object’ifs Sud », 2008 (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,51 +10076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme, ses ressources et son environnement, dans le Nord-Ouest de la France à l'âge du Bronze : actualités de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélin Muriel et Mougne Caroline. Géosciences-Rennes, 155 p., 2012, Mémoire de Géosciences-Rennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10170,90 +10170,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des ressources animales en contexte insulaire : l’occupation du Néolithique récent 1 de la Crapaudière à Sainte-Marie-de-Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10327,64 +10327,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la table : l'alimentation à l'âge du Bronze et au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,64 +10435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,64 +10586,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme, ses ressources et son environnement, dans l'Ouest de la France à l'âge du Fer : actualités de la recherche. Actes du Séminaire Archéologique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Achéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nantes, France. HS n°9, Editions de Géosciences-Rennes, 181 p., 2015, Mémoires de Géosciences-Rennes, 2-914375-93-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10837,51 +10837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Semelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_48188_5e6226de06f09_17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883740v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03951515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougne C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908140v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877793v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877810v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216450v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Semelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03951515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougne C." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03906601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877850v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_48188_5e6226de06f09_17.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883740v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216450v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>