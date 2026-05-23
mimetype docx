--- v0 (2026-03-25)
+++ v1 (2026-05-23)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,2833 +240,2967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human brain pericytes protect the blood–brain barrier from triple‐negative breast cancer cells while promoting tumor aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Happernegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Laîné</w:t>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (2), pp.e70070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccs3.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399824v1</w:t>
+                <w:t xml:space="preserve">hal-05612527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of surfactant coated PLGA nanoparticles with in vitro human brain-like endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Laîné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa L.J. Moya</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lombardo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121780⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03707013v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome of endothelial progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of surfactant coated PLGA nanoparticles with in vitro human brain-like endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa L.J. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel García-Gabilondo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Kowalska</w:t>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-021-02608-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 621, pp.121780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472260v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triple Culture Cell System Modeling the Human Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Deligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bilardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/63134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a human in vitro blood–brain tumor barrier model of diffuse intrinsic pontine glioma to better understand the chemoresistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Deligne</w:t>
+                <w:t xml:space="preserve">Secretome of endothelial progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel García-Gabilondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Grayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hachani</w:t>
+                <w:t xml:space="preserve">Paulina Bugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Agnieszka Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-020-00198-0⟩</w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-021-02608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461924v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring how changes in pedagogical practices have improved student interest and performance for an introductory biochemistry course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a human in vitro blood–brain tumor barrier model of diffuse intrinsic pontine glioma to better understand the chemoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Deligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Couturier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.12409⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-020-00198-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506311v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring how changes in pedagogical practices have improved student interest and performance for an introductory biochemistry course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Merino-Zamorano</w:t>
+                <w:t xml:space="preserve">Viviane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Fernández-de Retana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.494-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506917v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting co-culture in vitro models of the blood–brain barrier for use in cancer research: maintaining an appropriate endothelial monolayer for the assessment of transendothelial migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96 (5), pp.588-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/labinvest.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of GD1α Ganglioside in MDA-MB-231 Breast Cancer Cells Expressing ST6GalNAc V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Merino-Zamorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Fernández-de Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Vandermeersch</w:t>
+                <w:t xml:space="preserve">Aina Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorick Vanbeselaere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules20046913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (2), pp.677-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145399v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ST6GALNAC5 Expression Decreases the Interactions between Breast Cancer Cells and the Human Blood-Brain Barrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Hélène Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms17081309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a Relevant In Vitro Blood-Brain Barrier Model to Investigate Pro-Metastatic Features of Human Breast Cancer Cell Lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Accumulation of GD1α Ganglioside in MDA-MB-231 Breast Cancer Cells Expressing ST6GalNAc V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Vanbeselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joy Burchell</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.e0151155. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.6913-6924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules20046913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286618v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke-Induced Brain Parenchymal Injury Drives Blood–Brain Barrier Early Leakage Kinetics: A Combined in Vivo / in Vitro Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of a Relevant In Vitro Blood-Brain Barrier Model to Investigate Pro-Metastatic Features of Human Breast Cancer Cell Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Drolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">Sylvain Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Petrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Joy Burchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.169⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.e0151155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515289v1</w:t>
+                <w:t xml:space="preserve">hal-01286618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient oxygen–glucose deprivation sensitizes brain capillary endothelial cells to rtPA at 4h of reoxygenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stroke-Induced Brain Parenchymal Injury Drives Blood–Brain Barrier Early Leakage Kinetics: A Combined in Vivo / in Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Aijjou</w:t>
+                <w:t xml:space="preserve">Maud Petrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515279v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase C restricts transport of carnitine by amino acid transporter ATB0,+ apically localized in the blood–brain barrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Transient oxygen–glucose deprivation sensitizes brain capillary endothelial cells to rtPA at 4h of reoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berezowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Szczepankiewicz</w:t>
+                <w:t xml:space="preserve">Rachid Aijjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515246v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurovascular unit as a selective barrier to polymorphonuclear granulocyte (PMN) infiltration into the brain after ischemic injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein kinase C restricts transport of carnitine by amino acid transporter ATB0,+ apically localized in the blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaby Enzmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">Vincent Berezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Gorina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sharang Ghavampour</w:t>
+                <w:t xml:space="preserve">Andrzej Szczepankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-012-1076-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 554, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515893v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMGB-1 promotes fibrinolysis and reduces neurotoxicity mediated by tissue plasminogen activator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neurovascular unit as a selective barrier to polymorphonuclear granulocyte (PMN) infiltration into the brain after ischemic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Enzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Gorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">Yu-Jung Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Rouhiainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Parcq</w:t>
+                <w:t xml:space="preserve">Sharang Ghavampour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.084392⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (3), pp.395-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-012-1076-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509916v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMGB-1 promotes fibrinolysis and reduces neurotoxicity mediated by tissue plasminogen activator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HMGB-1 promotes fibrinolysis and reduces neurotoxicity mediated by tissue plasminogen activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rouhiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit D Roussel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine Jullienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 124 (Pt 12), pp.2070-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, 2011, 124 (12), pp.2070-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.084392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01296803v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrovascular protection as a possible mechanism for the protective effects of NXY-059 in preclinical models: An in vitro study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HMGB-1 promotes fibrinolysis and reduces neurotoxicity mediated by tissue plasminogen activator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit D Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hommet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rouhiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Jullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (Pt 12), pp.2070-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.084392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05509928v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01296803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrovascular protection as a possible mechanism for the protective effects of NXY-059 in preclinical models: An in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Renftel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1294, p. 144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxisome proliferator-activated receptor-α activation protects brain capillary endothelial cells from oxygen-glucose deprivation-induced hyperpermeability in the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Derudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Staels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neurovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.181-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/156720209788970081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cerebrovascular protection as a possible mechanism for the protective effects of NXY-059 in preclinical models: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Renftel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1294, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A polarized localization of amino acid/carnitine transporter B&amp;lt;SUP&amp;gt;0,+&amp;lt;/SUP&amp;gt; (ATB&amp;lt;SUP&amp;gt;0,+&amp;lt;/SUP&amp;gt;) in the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Czeredys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Samluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 376 (2), p. 267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3076,293 +3210,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Ternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la transformation des pratiques pédagogiques sur la réussite des étudiants : cours introductif de biochimie en licence de sciences de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition du colloque « Questions de Pédagogies dans l’Enseignement Supérieur ». Relever les défis de l’altérité dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3509,51 +3643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vandermeersch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Vanbeselaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20046913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aijjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Michalec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczepankiewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Enzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Gorina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Ghavampour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1076-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rouhiainen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.084392" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01296803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Renftel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X84L24M0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D. Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Derudas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720209788970081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czeredys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kulikova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Samluk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vandermeersch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Vanbeselaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20046913" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petrault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aijjou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Michalec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczepankiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.05.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Enzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Gorina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Ghavampour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1076-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rouhiainen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.084392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01296803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Renftel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D. Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Derudas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720209788970081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X84L24M0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czeredys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kulikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Samluk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>