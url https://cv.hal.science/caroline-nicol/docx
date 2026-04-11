--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -628,628 +628,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-Mobility-Based Prosthesis Control in Transhumeral Amputees Without Surgical Reinnervation: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Repeated Effects of Vigorous Interval Training in Basketball, Running-Biking, and Boxing on the Physical Self-Perceptions of Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Richer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Maïano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Applied Sport Psychology, 30 (1), pp.64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2017.1334159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405906v1</w:t>
+                <w:t xml:space="preserve">hal-01649538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
+                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002425v1</w:t>
+                <w:t xml:space="preserve">hal-01913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Effects of Vigorous Interval Training in Basketball, Running-Biking, and Boxing on the Physical Self-Perceptions of Obese Adolescents</w:t>
+                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10413200.2017.1334159⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649538v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom-Mobility-Based Prosthesis Control in Transhumeral Amputees Without Surgical Reinnervation: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Touillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913708v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,103 +1300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Combined Vigorous Interval Training Program and Diet on Body Composition, Physical Fitness, and Physical Self-Perceptions Among Obese Adolescent Boys and Girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maïano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (1), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1424,463 +1424,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and skin-conformable inkjet-printed multi-electrodes array for recording of neuromuscular activity</w:t>
+                <w:t xml:space="preserve">Kinetics and Muscle Activity Patterns during Unweighting and Reloading Transition Phases in Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Roberts</w:t>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Jan Cabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fiocchi</w:t>
+                <w:t xml:space="preserve">Joëlle Barthèlemy-Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (12), pp.1462-1470. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201600108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457365v1</w:t>
+                <w:t xml:space="preserve">hal-01453222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-Physiological Responses of Obese Adolescents to an Intermittent Run Test Compared with a 20-M Shuttle Run</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maïano</w:t>
+                <w:t xml:space="preserve">Flexible and skin-conformable inkjet-printed multi-electrodes array for recording of neuromuscular activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), pp.1462-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201600108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649487v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Muscle Activity Patterns during Unweighting and Reloading Transition Phases in Running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sainton</w:t>
+                <w:t xml:space="preserve">Psycho-Physiological Responses of Obese Adolescents to an Intermittent Run Test Compared with a 20-M Shuttle Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maïano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.451-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453222v1</w:t>
+                <w:t xml:space="preserve">hal-01649487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sevrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,77 +2087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of short-term unweighing and reloading on running kinetics and muscle activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Cabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Barthelemy-Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of neuro-mechanical changes underlying stretch-shortening cycle during intermittent exhaustive rebound exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Androuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,226 +2733,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of marathon fatigue on running kinematics and economy</w:t>
+                <w:t xml:space="preserve">Fatigue effects of marathon fatigue on neuromuscular performance. I. Changes in muscle force and stiffness characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P V Komi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644944v1</w:t>
+                <w:t xml:space="preserve">hal-01644857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue effects of marathon fatigue on neuromuscular performance. I. Changes in muscle force and stiffness characteristics</w:t>
+                <w:t xml:space="preserve">Effects of marathon fatigue on running kinematics and economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P V Komi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.1991.tb00296.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644857v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2970,90 +2970,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3140,77 +3140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticité après amputation : Phénomènes fonctionnels et conséquences pour la réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plasticité cérébrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-023-00326-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2017.1334159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2016-0105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy-Montfort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy-Montfort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3095-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Frances" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Komi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marconnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.1991.tb00296.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01644913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-023-00326-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2017.1334159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2016-0105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy-Montfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168545" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy-Montfort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3095-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Frances" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Komi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marconnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.1991.tb00296.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01644913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>