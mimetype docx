--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -628,2482 +628,2348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Effects of Vigorous Interval Training in Basketball, Running-Biking, and Boxing on the Physical Self-Perceptions of Obese Adolescents</w:t>
+                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maïano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journal of Applied Sport Psychology, 30 (1), pp.64-82. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10413200.2017.1334159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649538v1</w:t>
+                <w:t xml:space="preserve">hal-02002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
+                <w:t xml:space="preserve">Repeated Effects of Vigorous Interval Training in Basketball, Running-Biking, and Boxing on the Physical Self-Perceptions of Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Touillet</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Maïano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Applied Sport Psychology, 30 (1), pp.64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10413200.2017.1334159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913708v1</w:t>
+                <w:t xml:space="preserve">hal-01649538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002425v1</w:t>
+                <w:t xml:space="preserve">hal-01913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-Mobility-Based Prosthesis Control in Transhumeral Amputees Without Surgical Reinnervation: A Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2563222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405906v1</w:t>
+                <w:t xml:space="preserve">hal-01455035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Combined Vigorous Interval Training Program and Diet on Body Composition, Physical Fitness, and Physical Self-Perceptions Among Obese Adolescent Boys and Girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maïano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (1), pp.68-77. </w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2563222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/pes.2016-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455035v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Combined Vigorous Interval Training Program and Diet on Body Composition, Physical Fitness, and Physical Self-Perceptions Among Obese Adolescent Boys and Girls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+                <w:t xml:space="preserve">Flexible and skin-conformable inkjet-printed multi-electrodes array for recording of neuromuscular activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maïano</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.2016-0105⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), pp.1462-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201600108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649504v1</w:t>
+                <w:t xml:space="preserve">hal-01457365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Muscle Activity Patterns during Unweighting and Reloading Transition Phases in Running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sainton</w:t>
+                <w:t xml:space="preserve">Psycho-Physiological Responses of Obese Adolescents to an Intermittent Run Test Compared with a 20-M Shuttle Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maïano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Symphorien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.451-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453222v1</w:t>
+                <w:t xml:space="preserve">hal-01649487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and skin-conformable inkjet-printed multi-electrodes array for recording of neuromuscular activity</w:t>
+                <w:t xml:space="preserve">Kinetics and Muscle Activity Patterns during Unweighting and Reloading Transition Phases in Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Roberts</w:t>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Jan Cabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fiocchi</w:t>
+                <w:t xml:space="preserve">Joëlle Barthèlemy-Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (12), pp.1462-1470. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201600108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457365v1</w:t>
+                <w:t xml:space="preserve">hal-01453222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-Physiological Responses of Obese Adolescents to an Intermittent Run Test Compared with a 20-M Shuttle Run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maïano</w:t>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649487v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Neuro-mechanical adjustments to shod versus barefoot treadmill runs in the acute and delayed stretch-shortening cycle recovery phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.738-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1069379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457353v1</w:t>
+                <w:t xml:space="preserve">hal-01429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-mechanical adjustments to shod versus barefoot treadmill runs in the acute and delayed stretch-shortening cycle recovery phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of short-term unweighing and reloading on running kinetics and muscle activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Barthelemy-Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Morio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1069379⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), pp.1135-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429959v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of short-term unweighing and reloading on running kinetics and muscle activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Patterns of Horse-Rider Coordination during Endurance Race: A Dynamical System Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3095-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.71804 - 71804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454740v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Horse-Rider Coordination during Endurance Race: A Dynamical System Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Acute and 2 days delayed effects of exhaustive stretch-shortening cycle exercise on barefoot walking and running patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071804⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (8), pp.2817-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2242-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450705v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and 2 days delayed effects of exhaustive stretch-shortening cycle exercise on barefoot walking and running patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course of neuro-mechanical changes underlying stretch-shortening cycle during intermittent exhaustive rebound exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Androuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Morio</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112 (8), pp.2817-2827. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 111 (9), pp.2295-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1859-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2242-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454758v1</w:t>
+                <w:t xml:space="preserve">hal-01454847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of neuro-mechanical changes underlying stretch-shortening cycle during intermittent exhaustive rebound exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (6), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454847v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavet</w:t>
+                <w:t xml:space="preserve">Effects of marathon fatigue on running kinematics and economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy St-Onge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">P V Komi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.1991.tb00296.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012355v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue effects of marathon fatigue on neuromuscular performance. I. Changes in muscle force and stiffness characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P V Komi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644857v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01644944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Rehabilitation Robotics (ICORR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, France. pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3113,225 +2979,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticité après amputation : Phénomènes fonctionnels et conséquences pour la réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plasticité cérébrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauramps Medical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-121, 2017, Acquisitions en médecine physique et de réadaptation, ISBN 979-1-03030-110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse-rider interactions in endurance racing: an example of interpersonal coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3341,51 +3207,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedro Passos ; Keith Davids; Jia Yi Chow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpersonal Coordination and Performance in Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.226-242, 2016, 1138901083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3395,105 +3261,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch-shortening cycle as a model to study compensatory mechanisms of muscle-tendon deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. Université de la Méditerranée - Aix-Marseille II, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01644913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3640,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-023-00326-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2017.1334159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2016-0105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy-Montfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168545" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy-Montfort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3095-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Frances" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Komi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marconnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.1991.tb00296.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01644913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-023-00326-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2017.1334159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2016-0105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barth&#232;lemy-Montfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy-Montfort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3095-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Frances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Komi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marconnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.1991.tb00296.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01644913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>