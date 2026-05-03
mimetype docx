--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -84,6954 +84,7058 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoEncoders latent space interpretability in the light of proper orthogonal decomposition: Machine learning of periodically forced fluid flows</w:t>
+                <w:t xml:space="preserve">Large scale analysis of the von Kármán sodium experiment using proper orthogonal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bousquet</w:t>
+                <w:t xml:space="preserve">V. Botez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
+                <w:t xml:space="preserve">R. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 315, pp.109728. </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1/2), pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd.61.1-2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407939v1</w:t>
+                <w:t xml:space="preserve">hal-05576725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomagnetic convection control strategies for electromagnetic devices immersed in a ferrofluid</w:t>
+                <w:t xml:space="preserve">AutoEncoders latent space interpretability in the light of proper orthogonal decomposition: Machine learning of periodically forced fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+                <w:t xml:space="preserve">Rémi Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171876⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.109728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496453v1</w:t>
+                <w:t xml:space="preserve">hal-05407939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomagnetic convection control strategies for electromagnetic devices immersed in a ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Creff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 598, pp.171876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723526v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+                <w:t xml:space="preserve">Owen Chaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Horstmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melvin Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.105133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04212858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cappanera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G.M. Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212866v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer in a Ferrofluid-Based Transformer: Multiphysics Modeling Using the Finite Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S1), pp. 53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMMCT.2022.3200019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04129437v1</w:t>
+                <w:t xml:space="preserve">hal-04212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of swirling electrovortex flows in cylinders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer in a Ferrofluid-Based Transformer: Multiphysics Modeling Using the Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.779⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.207-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMMCT.2022.3200019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04212871v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer Using an Axisymmetric Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of swirling electrovortex flows in cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 950, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03324110v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of intermittency in a turbulent von Kármán flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 914, pp.A2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer Using an Axisymmetric Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Cappanera</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L Guermond</w:t>
+                <w:t xml:space="preserve">Frederic Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915 (A17), pp.A17. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (7), pp.8401604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091183v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Weier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">L Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.184501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (A17), pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335970v1</w:t>
+                <w:t xml:space="preserve">hal-03091183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence in realistic geometries with moving boundaries: when simulations meet experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kuzzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-W. Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 214, pp.104750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949362⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (18), pp.184501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.184501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128857v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393376v1</w:t>
+                <w:t xml:space="preserve">hal-03128857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomagnetic convection and ferrofluid thermophysical properties on heat transfers in a cylindrical container heated by a solenoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 469, pp.52-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pp.113702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393362v1</w:t>
+                <w:t xml:space="preserve">hal-04393376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Tomas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878, pp.598-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677693v1</w:t>
+                <w:t xml:space="preserve">hal-04393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the Von-Kármán-Sodium dynamo experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Cappanera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.582⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.4600104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575765v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the Von-Kármán-Sodium dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+                <w:t xml:space="preserve">C Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wietze Herreman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Castanon Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 854, pp.164-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365448v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of turbulence, resistivity and boundary conditions on helicoidal flow collimation: Consequences for the Von-Kármán-Sodium dynamo experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varela</w:t>
+                <w:t xml:space="preserve">S. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (5), pp.053518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4983313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01567962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-based approximation of incompressible multiphase fluid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cappanera</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4467⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.54101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836522v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal pad roll instability in liquid metal batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Momentum-based approximation of incompressible multiphase fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.53.1.14⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (8), pp.541-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365446v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metal pad roll instability in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.326-338. </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd.53.1.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264162v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two spinning ways for precession dynamo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Léorat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nore</w:t>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043113⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.326-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338927v1</w:t>
+                <w:t xml:space="preserve">hal-01264162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of the axial dipolar dynamo in the Von Karman Sodium experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+                <w:t xml:space="preserve">Two spinning ways for precession dynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/65002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.043113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365015v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulation of the axial dipolar dynamo in the Von Karman Sodium experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, 6p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/65002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02365451v1</w:t>
+                <w:t xml:space="preserve">hal-02365015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a precession driven dynamo experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of boundary conditions in helicoidal flow collimation: Consequences for the von Kármán sodium dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.51.2.11⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (6), pp.063015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365482v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01367262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of boundary conditions in helicoidal flow collimation: Consequences for the von Kármán sodium dynamo experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Nore</w:t>
+                <w:t xml:space="preserve">Numerical dynamo action in cylindrical containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063015⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01367262v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dynamo action in cylindrical containers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 771, pp.79-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field model of the von Karman sodium dynamo experiment using soft iron impellers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Towards a precession driven dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gundrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013008⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.51.2.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365023v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spherical shell numerical dynamo benchmark with pseudo-vacuum magnetic boundary conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean-field model of the von Karman sodium dynamo experiment using soft iron impellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.013008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365488v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full sphere hydrodynamic and dynamo benchmarks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A spherical shell numerical dynamo benchmark with pseudo-vacuum magnetic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schaeffer</w:t>
+                <w:t xml:space="preserve">A. Tilgner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hollerbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Cébron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197, pp.119-134. </w:t>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.712-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581136v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-breaking flows in precessing spherical containers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full sphere hydrodynamic and dynamo benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hollerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hollerbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
+                <w:t xml:space="preserve">D. Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.053020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729567v1</w:t>
+                <w:t xml:space="preserve">insu-03581136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the stability of the Navier-Stokes equations supplemented with stress boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Parity-breaking flows in precessing spherical containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hollerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vantieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.53020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.053020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365493v1</w:t>
+                <w:t xml:space="preserve">hal-03729567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamo in a short Taylor--Couette setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Remarks on the stability of the Navier-Stokes equations supplemented with stress boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4752756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365518v1</w:t>
+                <w:t xml:space="preserve">hal-02365493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamo in a short Taylor--Couette setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Stefani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gerbeth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Raphael Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.053005_1-053005_16. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (9), pp.094106_1-094106_15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4752756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365516v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of discontinuous magnetic permeability on magnetodynamic problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.053005_1-053005_16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365526v1</w:t>
+                <w:t xml:space="preserve">hal-02365516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamo action in a precessing cylindrical container</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of discontinuous magnetic permeability on magnetodynamic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.016317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.6299-6319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365539v1</w:t>
+                <w:t xml:space="preserve">hal-02365526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic induction in non-uniform domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamo action in a precessing cylindrical container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giesecke</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091929.2010.507202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.016317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.016317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102082v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of axisymmetric modes in cylindrical kinematic mean-field dynamos of VKS type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic induction in non-uniform domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Ribeiro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 104, pp.249-271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091920903366303⟩</w:t>
+              <w:t xml:space="preserve">, 2010, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091929.2010.507202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00548627v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magnetohydrodynamics in axisymmetric heterogeneous domains using a Fourier/finite element technique and an interior penalty method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of axisymmetric modes in cylindrical kinematic mean-field dynamos of VKS type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.12.026⟩</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091920903366303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365547v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00548627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between experimental and numerical approaches in the fluid dynamo problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Nonlinear magnetohydrodynamics in axisymmetric heterogeneous domains using a Fourier/finite element technique and an interior penalty method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (8), pp.2739-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02365553v1</w:t>
+                <w:t xml:space="preserve">hal-02365547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Impellers on the Axisymmetric Magnetic Mode in the VKS2 Dynamo Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between experimental and numerical approaches in the fluid dynamo problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (10), pp.10451. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.741-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.104501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00354218v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interior penalty Galerkin method for the MHD equations in heterogeneous domains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Impellers on the Axisymmetric Magnetic Mode in the VKS2 Dynamo Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (10), pp.10451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.104501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.06.045⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02365556v1</w:t>
+                <w:t xml:space="preserve">insu-00354218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of conductivity jumps in the envelope of a kinematic dynamo flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An interior penalty Galerkin method for the MHD equations in heterogeneous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 221 (1), pp.349-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.06.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784895v1</w:t>
+                <w:t xml:space="preserve">hal-02365556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of conductivity jumps in the envelope of a kinematic dynamo flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin-Witkowski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334, pp.593-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124541v1</w:t>
+                <w:t xml:space="preserve">hal-03784895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of near-heteroclinic cycles in the von Karman swirling flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Nore</w:t>
+                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin-Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (6), pp.064103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1926827⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.054102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591092v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gross–Pitaevskii dynamics of Bose–Einstein condensates and superfluid turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of near-heteroclinic cycles in the von Karman swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2003.09.001⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1926827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03995473v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gross-Pitaevskii dynamics of Bose-Einstein condensates and superfluid turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+                <w:t xml:space="preserve">Gross–Pitaevskii dynamics of Bose–Einstein condensates and superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Huepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Metens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33 (5-6), pp.509 - 544. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+              <w:t xml:space="preserve">, 2003, 33 (5-6), pp.509-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2003.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014571v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating structures in a stretched-compressed vortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Gross-Pitaevskii dynamics of Bose-Einstein condensates and superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+                <w:t xml:space="preserve">Stéphane Metens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Douady</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112001006449⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (5-6), pp.509 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2003.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426549v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of low-temperature superfluid turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Oscillating structures in a stretched-compressed vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80019-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 450, pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112001006449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426545v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov Turbulence in Low-Temperature Superflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigations of low-temperature superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Brachet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.3896 - 3899. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (4), pp.665-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.3896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364496v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaying Kolmogorov turbulence in a model of superflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kolmogorov Turbulence in Low-Temperature Superflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.3896 - 3899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.3896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.869473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00364491v1</w:t>
+                <w:t xml:space="preserve">hal-00364496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decaying Kolmogorov turbulence in a model of superflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'écoulements cisaillés tridimensionnels à l'aide de l'équation de Schrödinger non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 319, pp.733-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7041,3599 +7145,3620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid Compressible Flows with Multiresolution Adaptive Mesh Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid Compressible Flows with Multiresolution Adaptive Mesh Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APMTAC, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in Liquid Metal Batteries by Electro-Vortex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Sergent; Shihe Xin; Didier Saury; Société Française de Thermique, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Resolution Analysis for two-phase flows with heat and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421381v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400848v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421393v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay (JDFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Martin Witkowski, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Weier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la Convection Thermomagnétique par Ajout d'un Aimant Auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402966v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la Convection Thermomagnétique par Ajout d'un Aimant Auxiliaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Numerical Analysis of the Cooling Effect in a Ferrofluid Immersed Power Transformer using the Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324165v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403042v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Analysis of the Cooling Effect in a Ferrofluid Immersed Power Transformer using the Finite Element Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324162v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing in liquid metal batteries by swirling electrovortex flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay JDFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Lusseyran, Laurent Martin Witkowski, Apr 2021, Orsay (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements dans les batteries à métaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Lusseyran, Laurent Martin Witkowski., Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer using an Axisymmetric Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Vortex Flow In Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ETC 17 -17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324122v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Vortex Flow In Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETC 17 -17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402921v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Thermomagnetic Convection Effect in a Cooling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids ICMF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Direct Numerical and Large Eddy simulations of the Von-Kármán-Sodium dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castanon Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MHD Days and GDRI Dynamo Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helmholtz-Zentrum Dresden-Rossendorf, Nov 2018, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EFMC12 – 12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Hendrik Kuhlmann, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402886v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical and Large Eddy simulations of the Von-Kármán-Sodium dynamo experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC12 – 12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Hendrik Kuhlmann, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MHD Days and GDRI Dynamo Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmholtz-Zentrum Dresden-Rossendorf, Nov 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402800v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modeling of the Magnetic Body Force for Thermomagnetic Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Solenoid Coil Cooling by Ferrofluid with a Spectral / Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanella Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet dynamo dans des géométries cylindriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065400v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dynamo dans des géométries cylindriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065422v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo Action in Precessing Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th PAMIR International Conference, Fundamental and Applied MHD, June 16-20 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Precession Driven Dynamo Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gundrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th PAMIR International Conference, Fundamental and Applied MHD, June 16-20 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo action in finite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations de la MHD en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Burgers' Vortex : The Missing Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Southampton, United Kingdom. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature superfluid turbulence : experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH/ERCOFTAC, seventh European Turbulence conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, France. pp.377-380</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 1998, Saint-Jean Cap Ferrat, France. pp.377-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10643,150 +10768,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whitney element approach for dynamo action modeling with a von Karman type velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. Proceedings of the 16th Biennial IEEE Conference on Electromagnetic Field Computation, pp.PA3:9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10796,348 +10921,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the feedback of vorticity on stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vortex Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.275-282, 2000, Lecture Notes in Physics</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.275-282, 2000, Lecture Notes in Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44535-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galilean and Relativistic Nonlinear Wave equations : an Hydrodynamical Tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Debbasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Tirapegui and W. Zeller (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilities and non equilibrium structures V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Acad. Publishers, pp.33-51, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Schrödinger Equation : an Hydrodynamical Tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Meneguzzi, A. Pouquet, P.L. Sulem eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small-scale structures in 3D hydro and magnetohydrodynamic turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer–Verlag, pp.105-112, 1995, Lecture Notes in Physics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11147,232 +11293,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler instability in liquid metal columns and liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary layers and emitted excitations in nonlinear Schrödinger superflow past a disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Étienne Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11519,51 +11665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2022.3200019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaabo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheminet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.908" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928403v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-W. Saw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104750" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castanon Quiroz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.582" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varela" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;orat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/65002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbeth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giesecke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gundrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.2.11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheyko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt425" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollerbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt518" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vantieghem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.053020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.11.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguerre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752756" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ribeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.04.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61W2K8QT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.016317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.507202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laguerre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903366303" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT01G0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TVFPSC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.104501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC9H4D39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03995473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huepe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Metens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leorat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998770v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gundrum" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luddens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leorat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2022.3200019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaabo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheminet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928403v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-W. Saw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castanon Quiroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.582" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;orat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/65002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbeth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giesecke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gundrun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.2.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheyko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;bron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollerbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vantieghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.053020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.04.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61W2K8QT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.016317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.507202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laguerre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903366303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT01G0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TVFPSC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.104501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC9H4D39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03995473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brachet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huepe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Metens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leorat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gundrum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600304v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luddens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leorat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>