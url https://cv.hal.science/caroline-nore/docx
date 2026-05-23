--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -326,261 +326,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomagnetic convection control strategies for electromagnetic devices immersed in a ferrofluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+                <w:t xml:space="preserve">Owen Chaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Melvin Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 598, pp.171876. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.105133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496453v1</w:t>
+                <w:t xml:space="preserve">hal-04723526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomagnetic convection control strategies for electromagnetic devices immersed in a ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Chaffard</w:t>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Creff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.105133. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 598, pp.171876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723526v1</w:t>
+                <w:t xml:space="preserve">hal-04496453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
               </w:r>
@@ -821,64 +821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer in a Ferrofluid-Based Transformer: Multiphysics Modeling Using the Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,291 +1040,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of intermittency in a turbulent von Kármán flow</w:t>
+                <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer Using an Axisymmetric Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Faller</w:t>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Geneste</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.908⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (7), pp.8401604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297118v1</w:t>
+                <w:t xml:space="preserve">hal-03324110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer Using an Axisymmetric Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nature of intermittency in a turbulent von Kármán flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Zanella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">A. Cheminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouillault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Valori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (7), pp.8401604. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 914, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324110v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
               </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kuzzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,377 +1685,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bénard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Cappanera</w:t>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335872v1</w:t>
+                <w:t xml:space="preserve">hal-03128857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">P. Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128857v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomagnetic convection and ferrofluid thermophysical properties on heat transfers in a cylindrical container heated by a solenoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 469, pp.52-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2357,77 +2357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,606 +3468,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of boundary conditions in helicoidal flow collimation: Consequences for the von Kármán sodium dynamo experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Nore</w:t>
+                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (6), pp.063015. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 771, pp.79-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01367262v1</w:t>
+                <w:t xml:space="preserve">hal-02365451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dynamo action in cylindrical containers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a precession driven dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francky Luddens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gundrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150049⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.51.2.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365472v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical dynamo action in cylindrical containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365451v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a precession driven dynamo experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of boundary conditions in helicoidal flow collimation: Consequences for the von Kármán sodium dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (2), pp.275-284. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (6), pp.063015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd.51.2.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365482v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01367262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field model of the von Karman sodium dynamo experiment using soft iron impellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.013008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4421,51 +4421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vantieghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.53020. </w:t>
@@ -4516,64 +4516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the stability of the Navier-Stokes equations supplemented with stress boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4659,64 +4659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (9), pp.094106_1-094106_15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4776,77 +4776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.053005_1-053005_16. </w:t>
@@ -4897,64 +4897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of discontinuous magnetic permeability on magnetodynamic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,77 +5039,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamo action in a precessing cylindrical container</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.016317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5143,90 +5143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic induction in non-uniform domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of axisymmetric modes in cylindrical kinematic mean-field dynamos of VKS type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between experimental and numerical approaches in the fluid dynamo problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5803,51 +5803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7684,247 +7684,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421381v1</w:t>
+                <w:t xml:space="preserve">hal-04400848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400848v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
@@ -8100,64 +8100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la Convection Thermomagnétique par Ajout d'un Aimant Auxiliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,372 +8189,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Analysis of the Cooling Effect in a Ferrofluid Immersed Power Transformer using the Finite Element Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324162v1</w:t>
+                <w:t xml:space="preserve">hal-04402966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
+                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Personnettaz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ziebell Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402966v1</w:t>
+                <w:t xml:space="preserve">hal-04403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Analysis of the Cooling Effect in a Ferrofluid Immersed Power Transformer using the Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403042v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing in liquid metal batteries by swirling electrovortex flows</w:t>
               </w:r>
@@ -8730,77 +8730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Cooling by Ferrofluids in an Electrical Transformer using an Axisymmetric Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8963,90 +8963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9071,103 +9071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Thermomagnetic Convection Effect in a Cooling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids ICMF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9186,316 +9186,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical and Large Eddy simulations of the Von-Kármán-Sodium dynamo experiment</w:t>
+                <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Castanon Quiroz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC12 – 12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Hendrik Kuhlmann, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MHD Days and GDRI Dynamo Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmholtz-Zentrum Dresden-Rossendorf, Nov 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402800v1</w:t>
+                <w:t xml:space="preserve">hal-04402886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
+                <w:t xml:space="preserve">Direct Numerical and Large Eddy simulations of the Von-Kármán-Sodium dynamo experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MHD Days and GDRI Dynamo Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helmholtz-Zentrum Dresden-Rossendorf, Nov 2018, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EFMC12 – 12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Hendrik Kuhlmann, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402886v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,103 +9550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modeling of the Magnetic Body Force for Thermomagnetic Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanella Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,338 +9790,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dynamo dans des géométries cylindriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065422v1</w:t>
+                <w:t xml:space="preserve">hal-01065400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet dynamo dans des géométries cylindriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065400v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo Action in Precessing Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th PAMIR International Conference, Fundamental and Applied MHD, June 16-20 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10172,64 +10172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gundrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10379,51 +10379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations de la MHD en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10821,51 +10821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11665,51 +11665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2022.3200019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaabo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheminet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928403v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-W. Saw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castanon Quiroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.582" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;orat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/65002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbeth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giesecke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gundrun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.2.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheyko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;bron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollerbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vantieghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.053020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.04.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61W2K8QT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.016317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.507202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laguerre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903366303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT01G0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TVFPSC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.104501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC9H4D39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03995473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brachet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huepe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Metens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leorat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gundrum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600304v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luddens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leorat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2022.3200019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaabo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheminet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928403v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuzzay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-W. Saw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castanon Quiroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.582" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;orat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/65002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbeth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giesecke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gundrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.2.11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheyko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;bron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollerbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vantieghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.053020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.04.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61W2K8QT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.016317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.507202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laguerre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903366303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT01G0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TVFPSC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.104501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC9H4D39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03995473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brachet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huepe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Metens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leorat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gundrum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600304v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luddens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leorat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>