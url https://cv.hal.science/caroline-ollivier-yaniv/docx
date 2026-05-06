--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -1523,251 +1523,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Recrutement et engagement pour des essais cliniques préventifs : interdépendances et médiations »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ANRS. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes, logiques sociales et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-10, 2018, Sciences sociales et SIDA</w:t>
+              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-179, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257125v1</w:t>
+                <w:t xml:space="preserve">hal-02876958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+                <w:t xml:space="preserve">« Recrutement et engagement pour des essais cliniques préventifs : interdépendances et médiations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-179, 2018</w:t>
+              <w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes, logiques sociales et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2018, Sciences sociales et SIDA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876958v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’engager dans un essai clinique, du récit au don de soi ? La place de la corporalité dans la dialectique entre institution et sujet »</w:t>
               </w:r>
@@ -2117,64 +2117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -2227,51 +2227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes, logiques sociales et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANRS. 2018, Sciences sociales et SIDA, 978-2-910143-29-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257106v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.171.0669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823886v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.romey.2010.01.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885229v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pourchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257106v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.171.0669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823886v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.romey.2010.01.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885229v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pourchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>