--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -589,1744 +589,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
+                <w:t xml:space="preserve">Temporal precision and resolution of TDS and TCATA used with consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Sanchez</w:t>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Colson</w:t>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautier</w:t>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Noser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.105172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553998v1</w:t>
+                <w:t xml:space="preserve">hal-04533649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (14), pp.3412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal precision and resolution of TDS and TCATA used with consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCMS: An R package for automated semitargeted analysis in lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Vasku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+                <w:t xml:space="preserve">Stephanie Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105172⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (3), pp.2300077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202300077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04533649v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCMS: An R package for automated semitargeted analysis in lipidomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of psychological stress on the emission of volatile organic compounds from the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenda Vasku</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202300077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04532909v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of psychological stress on the emission of volatile organic compounds from the skin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Gilbert</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantin Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57967-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523839v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819873v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Pascal Noser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.330-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945817v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing temporal dominance of sensations data with categorical functional data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive mass spectrometry lipidomics of human biofluids and ocular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Vasku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.100343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107401v1</w:t>
+                <w:t xml:space="preserve">hal-04000784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mass spectrometry lipidomics of human biofluids and ocular tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenda Vasku</w:t>
+                <w:t xml:space="preserve">Multiblock data analysis with the RGCCA package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v000.i00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000784v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock data analysis with the RGCCA package</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing temporal dominance of sensations data with categorical functional data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.104893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v000.i00⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094025v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
+                <w:t xml:space="preserve">A Multimodal Omics Exploration of the Motor and Non-Motor Symptoms of Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lang</w:t>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Thery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colliau</w:t>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+                <w:t xml:space="preserve">Florence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
+              <w:t xml:space="preserve">International Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.97 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijtm2010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03496148v1</w:t>
+                <w:t xml:space="preserve">hal-04577644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Omics Exploration of the Motor and Non-Motor Symptoms of Parkinson’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A temporal classification method based on behavior time series data in patients with behavioral variant of frontotemporal dementia and apathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+                <w:t xml:space="preserve">Lars G.T. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Camenen</w:t>
+                <w:t xml:space="preserve">Armelle Rametti-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mauger</w:t>
+                <w:t xml:space="preserve">Delphine Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijtm2010009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376, pp.109625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577644v1</w:t>
+                <w:t xml:space="preserve">hal-03699572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporal classification method based on behavior time series data in patients with behavioral variant of frontotemporal dementia and apathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Rametti-Lacroux</w:t>
+                <w:t xml:space="preserve">Florent Colliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tanguy</w:t>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376, pp.109625. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699572v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Dettmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.e12555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,425 +2678,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jossier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354329v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+                <w:t xml:space="preserve">Using temporal dominance of emotions at home. Impact of coffee advertisements on consumers’ behavior and methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using temporal dominance of emotions at home. Impact of coffee advertisements on consumers’ behavior and methodological perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Delize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.311-319. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173253v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
@@ -3212,77 +3212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadra Mammasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,64 +3329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing canonical variate analysis by taking the scaling effect into account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.88 - 93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3433,64 +3433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of the level effect into overall and descriptor-specific components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (Supplement C), pp.208 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,64 +3537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative decomposition of the scaling effect in the Mixed Assessor Model into a descriptor-specific and an overall coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (Part A), pp.268-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3622,247 +3622,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of canonical variate analysis and principal component analysis on 422 descriptive sensory studies</w:t>
+                <w:t xml:space="preserve">Canonical variate analysis of sensory profiling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.326-333. </w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.316-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joss.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640508v1</w:t>
+                <w:t xml:space="preserve">hal-01216260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical variate analysis of sensory profiling data</w:t>
+                <w:t xml:space="preserve">Comparison of canonical variate analysis and principal component analysis on 422 descriptive sensory studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joss.12160⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01216260v1</w:t>
+                <w:t xml:space="preserve">hal-02640508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MAM-CAP table: A new tool for monitoring panel performances</w:t>
               </w:r>
@@ -3874,64 +3874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Brockhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (2014), pp.24-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4229,90 +4229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the model cheese composition on the aroma content, release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Bobillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Demonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4604,90 +4604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cheese composition on the aroma content, release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,90 +4837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4962,90 +4962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dettmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,51 +5195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dominance of emotions: a useful tool to profile video advertisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5248,2477 +5248,2627 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Sensory and Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Modeling of Categorical Trajectories with Multivariate Functional Data Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Functional and Operatorial Statistics-IWFOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Novara, Italy. pp.101-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood lipidomics in age -related macular degeneration: insights into phospholipids, cholesteryl esters and n-3 polyunsaturated fatty acid supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Vasku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorical Functional Data Analysis applied to Temporal Dominance of Sensations data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Drug Administration (FDA) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of dietary omega-6 and omega-3 polyunsaturated fatty acids on retinal autophagy during aging in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic pre-processing and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIFFA23 - Direct Injection Food Flavour Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, San Michele d'Adige, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploratory multiblock data: do they lead to the same results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Chimiométrie, Jun 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGCCA Shiny, a graphical package for multimodal omics data analysis: application to Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Moszer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGCCA with block-wise missing structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Moszer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping products with the CVAS R-package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Mar 2016, Lausanne, Switzerland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring sensory panel performances with the mamcap R-package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Mar 2016, Lausanne, Switzerland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The subject effect in descriptive analysis: fixed or random? An old question revisited thanks to 697 datasets from the sensobase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of gender, age and smoking status on use of scale, repeatability, product discrimination and agreement with the panel investigated in 177 descriptive sensory studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should I replace replicates by additional subjects in my trained descriptive sensory panel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional extension of the mixed assessor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Brockhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensometrics 2014 - Data that works in the city that works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, Illinois, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal component analysis versus canonical variate analysis. For the analysis of sensory profiles. Meta-analysis of 387 sensory datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal component analysis versus canonical variate analysis. For the analysis of sensory profiles. Meta-analysis of 387 sensory datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring panel performances with the Mixed Assessor Model. Meta-analysis of the SensoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Brockhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 11. Sensometrics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UVB induces meibomian gland dysfunction and ocular surface damage in rat mimicking ocular rosacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linxin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rodrigues-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Modeling of Categorical Trajectories with Multivariate Functional Data Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Functional Statistics and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-108, 2025, Contributions to Statistics, 978-3-031-92382-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92383-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Values in RGCCA: Algorithms and Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Moszer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Partial Least Squares Structural Equation Modeling (PLS-SEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-14, 2023, Springer Proceedings in Business and Economics (SPBE), 978-303134588-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272129v1</w:t>
-              </w:r>
-[...1994 lines deleted...]
-                <w:t xml:space="preserve">hal-01571561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de structure de la plateforme ChemoSens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kipédène Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7728,288 +7878,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distance–Based Classification Method to Assess Frontal Behavior from Human Behavioral Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Methods and Techniques in Behavioral Research, and 6. Seminar on Behavioral Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Noldus Information Technology bv, pp.95-101, 2022, Proceedings of the 12. International Conference on Methods and Techniques in Behavioral Research, and 6. Seminar on Behavioral Methods, 18-20 May 2022, 978-90-74821-94-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.20066849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle (proceedings)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.P1.27, 2021, Proceedings of the 16. Weurman Flavour Research Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,114 +8169,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse statistique du profil sensoriel revisitée par une approche base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01492899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8273,51 +8423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxin Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues-Braz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.1.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Vasku" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cabaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57967-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v000.i00" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtm2010009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G.T. Jorgensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti-Lacroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109625" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Dettmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12555" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Mammasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.10.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12160" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FE1F4806C79FEC836B76416AF9059E0EBB74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Brockhoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZ2JFCH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bobillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Parise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dettmar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-92383-8_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-34589-0_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Brockhoff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811520v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677644v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Loiseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip&#233;d&#232;ne Coulibaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lejeune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20066849" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxin Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues-Braz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.1.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Vasku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cabaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57967-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v000.i00" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104893" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtm2010009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G.T. Jorgensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti-Lacroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tanguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Dettmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12555" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Mammasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.10.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FE1F4806C79FEC836B76416AF9059E0EBB74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Brockhoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZ2JFCH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bobillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Parise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dettmar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338242v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581595v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Brockhoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603950v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407364v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-92383-8_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272129v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-34589-0_2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677644v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kip&#233;d&#232;ne Coulibaly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lejeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20066849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173304v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492899v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS084" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>